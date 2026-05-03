--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -321,307 +321,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an industrial perspective for urea-to-hydrogen valorization by electro-oxidation on nickel(III): real effluents and pilot-scale proof of concept</w:t>
+                <w:t xml:space="preserve">Breaking boundaries in Electrochemistry: Unveiling a new dimensionless number to tackle convective transfer effect on the voltamperometric answer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyes Piguet</w:t>
+                <w:t xml:space="preserve">Cheikhou Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loubière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theodore Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 479, pp.143886. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.107706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2024.107706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437925v1</w:t>
+                <w:t xml:space="preserve">hal-04523092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking boundaries in Electrochemistry: Unveiling a new dimensionless number to tackle convective transfer effect on the voltamperometric answer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+                <w:t xml:space="preserve">Preliminary study of electrochemical conversion of glucose on novel modified nickel electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikhou Kane</w:t>
+                <w:t xml:space="preserve">Gabriel David Acosta Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauvet</w:t>
+                <w:t xml:space="preserve">Yolande Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2024.107706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2039-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-024-02083-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523092v1</w:t>
+                <w:t xml:space="preserve">hal-04510236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective glucose electro-oxidation catalyzed by TEMPO on graphite felt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -666,604 +666,604 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.1393860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2024.1393860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of electrochemical conversion of glucose on novel modified nickel electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Ginoux</w:t>
+                <w:t xml:space="preserve">Towards an industrial perspective for urea-to-hydrogen valorization by electro-oxidation on nickel(III): real effluents and pilot-scale proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel David Acosta Hidalgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cognet</w:t>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Pérès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Latapie</w:t>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.2039-2049. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 479, pp.143886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-024-02083-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510236v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the human urine matrix: a new approach to simultaneously quantify the main ions and organic compounds by ion chromatography/mass spectrometry (IC-MS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+                <w:t xml:space="preserve">Towards a Better Understanding of the Back-Side Illumination Mode on Photocatalytic Metal–Organic Chemical Vapour Deposition Coatings Used for Treating Wastewater Polluted by Pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Andrea Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-023-04808-2⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/W16010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148427v1</w:t>
+                <w:t xml:space="preserve">hal-04396967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Urea Electro-Oxidation: Complete Mass-Balances and Proof of Concept with Real-Matrix Effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170, pp.093507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/acf87e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of the Back-Side Illumination Mode on Photocatalytic Metal–Organic Chemical Vapour Deposition Coatings Used for Treating Wastewater Polluted by Pesticides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paola Andrea Acevedo</w:t>
+                <w:t xml:space="preserve">Indirect urea electrooxidation by nickel(III) in alkaline medium: From kinetic and mechanism to reactor modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (9), pp.e18113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/W16010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.18113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396967v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress toward a better understanding of the urea oxidation by electromediation of Ni(III)/Ni(II) system in alkaline media</w:t>
               </w:r>
@@ -1288,64 +1288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pereira Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 442, pp.141898. </w:t>
@@ -1377,157 +1377,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940269v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect urea electrooxidation by nickel(III) in alkaline medium: From kinetic and mechanism to reactor modeling</w:t>
+                <w:t xml:space="preserve">Deciphering the human urine matrix: a new approach to simultaneously quantify the main ions and organic compounds by ion chromatography/mass spectrometry (IC-MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (9), pp.e18113. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.18113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-023-04808-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100682v2</w:t>
+                <w:t xml:space="preserve">hal-04148427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the stoichiometry of Fe(III) and Fe(II) complexes formed with 2-(5-bromo-2-pyridylazo)-5-diethylaminophenol (5- Br-PADAP). Application to Fe(III) and Fe(II) electrochemical determination at trace level in natural water</w:t>
               </w:r>
@@ -1781,64 +1781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Composite TiO2/Activated Carbon Fibers as a Photocatalyst in a Sequential Adsorption/Photocatalysis Process for the Elimination of Ciprofloxacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,64 +2175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 MOCVD coating for photocatalytic degradation of ciprofloxacin using 365 nm UV LEDs - kinetics and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,51 +2478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (3), pp.777-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2681,51 +2681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Ti/Pt and Nb/BDD anodes for dechlorination of nitric acid and regeneration of silver(II) in a tubular reactor for the treatment of solid wastes in nuclear industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,90 +3741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntensNH3D : Intensification de la production électrochimique d’ammoniac en milieu aqueux par emploi d’électrodes fabriquées par impression 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3892,77 +3892,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparatives et les couplages de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4013,77 +4013,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Summer School of Electrochemical Engineering (ESSEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4134,77 +4134,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Odeillo – Font-Romeu, France</w:t>
@@ -4259,1386 +4259,1386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed metal lattice structures used as flow-through electrodes in a filter-press electrochemical reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379828v1</w:t>
+                <w:t xml:space="preserve">hal-04302414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the urea electrochemical oxidation on nickel anode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry (ISE Meeting 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+                <w:t xml:space="preserve">3D printed metal lattice structures used as flow-through electrodes in a filter-press electrochemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lohmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302414v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+                <w:t xml:space="preserve">Amperometric determination of Fe speciation in natural water using 2-(5-bromo-2-pyridylazo)-5-diethylaminophenol (5-Br-PADAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nabiil Auckburally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheila El Bir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14e congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'épuration des Eaux (GRUTTEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302342v1</w:t>
+                <w:t xml:space="preserve">hal-04739857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+                <w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties by negatively charged hollow fiber nanofiltration membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Granger-Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandenbossche Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nourrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th MICROPOL ECOHAZARD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Santiago de Compostela, Jun 2022, Santiago de compostela, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302307v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdispositif électrochimique pour l’évaluation de la capacité antioxydante et le dosage de biomarqueurs redox du stress oxydant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Evrard</w:t>
+                <w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Mons, Belgique, Belgique</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751418v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdispositif électrochimique pour le dosage de biomarqueurs du stress oxydant : étude du régime couplé convection – diffusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Evrard</w:t>
+                <w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751445v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric determination of Fe speciation in natural water using 2-(5-bromo-2-pyridylazo)-5-diethylaminophenol (5-Br-PADAP)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souheila El Bir</w:t>
+                <w:t xml:space="preserve">Microdispositif électrochimique pour le dosage de biomarqueurs du stress oxydant : étude du régime couplé convection – diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lodato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dustou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'épuration des Eaux (GRUTTEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739857v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties by negatively charged hollow fiber nanofiltration membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Albasi</w:t>
+                <w:t xml:space="preserve">Microdispositif électrochimique pour l’évaluation de la capacité antioxydante et le dosage de biomarqueurs redox du stress oxydant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lodato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nourrit</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th MICROPOL ECOHAZARD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Santiago de Compostela, Jun 2022, Santiago de compostela, Galicia, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mons, Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861639v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chromatographie ionique et la LC-HRMS : outils pour la compréhension d’un procédé de dégradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of urea electrolysis products in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet‐vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Rebiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774956v1</w:t>
+                <w:t xml:space="preserve">hal-04796324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of urea electrolysis products in alkaline medium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chromatographie ionique et la LC-HRMS : outils pour la compréhension d’un procédé de dégradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">15ème Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796324v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical sensors for iron speciation in artificial water systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Nabiil Auckburally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,51 +5777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raihana Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Rebiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadiatou Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6058,51 +6058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rafa&#239;deen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107706" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1393860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David Acosta Hidalgo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02083-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiil Auckburally" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila El Bir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2022.01.32" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chbani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Znati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Jannet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alawad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crosnier de Lassichere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aimer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Aroua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A.W. Daud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;r&#232;s-Lucchese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.10.033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Racaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rondet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-015-0830-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Noirot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPHOTOBIOL.2012.02.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hamaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.07.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chouini-Lalanne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WKTSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Allouane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charbit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00603-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWD52BC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nabiil Auckburally" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbossche Ana&#239;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nourrit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boumati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rafa&#239;deen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David Acosta Hidalgo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02083-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1393860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiil Auckburally" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila El Bir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2022.01.32" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chbani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Znati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Jannet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alawad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crosnier de Lassichere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aimer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Aroua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A.W. Daud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;r&#232;s-Lucchese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.10.033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Racaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rondet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-015-0830-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Noirot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPHOTOBIOL.2012.02.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hamaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.07.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chouini-Lalanne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WKTSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Allouane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charbit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00603-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWD52BC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nabiil Auckburally" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbossche Ana&#239;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nourrit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boumati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>