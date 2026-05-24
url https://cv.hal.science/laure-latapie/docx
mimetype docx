--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of carboxylic acids and inorganic ions in wine samples using ion chromatography and high-resolution mass spectrometry</w:t>
+                <w:t xml:space="preserve">Selective electrooxidation of glucose towards gluconic acid on Ni@Au foam electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erwann Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.115122⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 509, pp.145307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236892v1</w:t>
+                <w:t xml:space="preserve">hal-04866132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective electrooxidation of glucose towards gluconic acid on Ni@Au foam electrodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantification of carboxylic acids and inorganic ions in wine samples using ion chromatography and high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 509, pp.145307. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.115122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866132v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking boundaries in Electrochemistry: Unveiling a new dimensionless number to tackle convective transfer effect on the voltamperometric answer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikhou Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -457,103 +457,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of electrochemical conversion of glucose on novel modified nickel electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David Acosta Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.2039-2049. </w:t>
@@ -591,103 +591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective glucose electro-oxidation catalyzed by TEMPO on graphite felt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rafaïdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.1393860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -721,77 +721,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an industrial perspective for urea-to-hydrogen valorization by electro-oxidation on nickel(III): real effluents and pilot-scale proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -849,334 +849,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of the Back-Side Illumination Mode on Photocatalytic Metal–Organic Chemical Vapour Deposition Coatings Used for Treating Wastewater Polluted by Pesticides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New Insights into Urea Electro-Oxidation: Complete Mass-Balances and Proof of Concept with Real-Matrix Effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/W16010001⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.093507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/acf87e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396967v1</w:t>
+                <w:t xml:space="preserve">hal-04209320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Urea Electro-Oxidation: Complete Mass-Balances and Proof of Concept with Real-Matrix Effluent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards a Better Understanding of the Back-Side Illumination Mode on Photocatalytic Metal–Organic Chemical Vapour Deposition Coatings Used for Treating Wastewater Polluted by Pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Andrea Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170, pp.093507. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/acf87e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/W16010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209320v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect urea electrooxidation by nickel(III) in alkaline medium: From kinetic and mechanism to reactor modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1249,77 +1249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress toward a better understanding of the urea oxidation by electromediation of Ni(III)/Ni(II) system in alkaline media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pereira Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1383,64 +1383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the human urine matrix: a new approach to simultaneously quantify the main ions and organic compounds by ion chromatography/mass spectrometry (IC-MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,51 +1565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrochemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.ArticleID:220122. </w:t>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Trognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Chbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,77 +1781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Composite TiO2/Activated Carbon Fibers as a Photocatalyst in a Sequential Adsorption/Photocatalysis Process for the Elimination of Ciprofloxacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Znati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Horchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Ben Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2054,51 +2054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SECM for Studying the Immobilization and Repartition of a Redox Anti‐tetracycline Aptamer on Screen‐printed Carbon Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,77 +2175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 MOCVD coating for photocatalytic degradation of ciprofloxacin using 365 nm UV LEDs - kinetics and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2322,51 +2322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the EC’ mechanism of uric acid regeneration in the presence of ascorbic acid on a Poly(3,4‐ethylenedioxithiophene) modified gold electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Crosnier de Lassichere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,51 +2465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Aroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.M.A.W. Daud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pérès-Lucchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Racaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2958,51 +2958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected effect of copper ions on electrochemical impedance behaviour of self-assembled alkylaminethiol monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,51 +3101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,51 +3209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First examples of neutral rhenium(V) complexes with a novel semi-rigid ligand containing a P,N,N,S donor atom set: Synthesis, characterisation and crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of cyclic voltammetry behaviour and photooxidative properties of indoprofen and its photoproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Allouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raufast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,77 +3646,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage IC/CD-HRMS pour la quantification des acides carboxyliques et des ions dans une matrice complexe : application au vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès Francophone sur les Sciences Séparatives et Couplages SEP25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Porte de Versailles, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,64 +3866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage IC/CD-MS pour une meilleure compréhension d'un procédé électrochimique de valorisation d'effluents contenant de l'urée, en hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,64 +3987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea oxidation by electromediation of Ni(II)/Ni(III) system in alkaline media with simultaneous H2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,64 +4108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électro-oxidation photoassistée de l'urée, simultanée à la production d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,70 +4259,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New insights into the urea electrochemical oxidation on nickel anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,116 +4334,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry (ISE Meeting 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302414v1</w:t>
+                <w:t xml:space="preserve">hal-04302444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the urea electrochemical oxidation on nickel anode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,73 +4455,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry (ISE Meeting 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302444v1</w:t>
+                <w:t xml:space="preserve">hal-04302414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed metal lattice structures used as flow-through electrodes in a filter-press electrochemical reactor</w:t>
               </w:r>
@@ -4559,51 +4559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
@@ -4626,441 +4626,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric determination of Fe speciation in natural water using 2-(5-bromo-2-pyridylazo)-5-diethylaminophenol (5-Br-PADAP)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Tzedakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'épuration des Eaux (GRUTTEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739857v1</w:t>
+                <w:t xml:space="preserve">hal-04302307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties by negatively charged hollow fiber nanofiltration membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Microdispositif électrochimique pour le dosage de biomarqueurs du stress oxydant : étude du régime couplé convection – diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lodato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nourrit</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th MICROPOL ECOHAZARD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Santiago de Compostela, Jun 2022, Santiago de compostela, Galicia, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861639v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Microdispositif électrochimique pour l’évaluation de la capacité antioxydante et le dosage de biomarqueurs redox du stress oxydant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lodato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mons, Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302342v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hopsort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,586 +5072,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302307v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdispositif électrochimique pour le dosage de biomarqueurs du stress oxydant : étude du régime couplé convection – diffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Reynes</w:t>
+                <w:t xml:space="preserve">Amperometric determination of Fe speciation in natural water using 2-(5-bromo-2-pyridylazo)-5-diethylaminophenol (5-Br-PADAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nabiil Auckburally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheila El Bir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Dustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14e congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'épuration des Eaux (GRUTTEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751445v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdispositif électrochimique pour l’évaluation de la capacité antioxydante et le dosage de biomarqueurs redox du stress oxydant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retention of nine micropollutants covering a wide range of physical-chemical properties by negatively charged hollow fiber nanofiltration membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Granger-Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lodato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Dustou</w:t>
+                <w:t xml:space="preserve">Vandenbossche Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Mons, Belgique, Belgique</w:t>
+              <w:t xml:space="preserve">12th MICROPOL ECOHAZARD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Santiago de Compostela, Jun 2022, Santiago de compostela, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751418v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of urea electrolysis products in alkaline medium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La chromatographie ionique et la LC-HRMS : outils pour la compréhension d’un procédé de dégradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">15ème Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796324v1</w:t>
+                <w:t xml:space="preserve">hal-04774956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chromatographie ionique et la LC-HRMS : outils pour la compréhension d’un procédé de dégradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantification of urea electrolysis products in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet‐vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Rebiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hopsort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774956v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical sensors for iron speciation in artificial water systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Nabiil Auckburally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,51 +5777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raihana Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Rebiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadiatou Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6058,51 +6058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rafa&#239;deen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David Acosta Hidalgo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02083-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1393860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiil Auckburally" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila El Bir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2022.01.32" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chbani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Znati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Jannet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alawad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crosnier de Lassichere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aimer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Aroua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A.W. Daud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;r&#232;s-Lucchese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.10.033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Racaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rondet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-015-0830-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Noirot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPHOTOBIOL.2012.02.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hamaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.07.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chouini-Lalanne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WKTSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Allouane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charbit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00603-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWD52BC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nabiil Auckburally" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbossche Ana&#239;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nourrit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boumati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rafa&#239;deen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04523092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2024.107706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David Acosta Hidalgo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02083-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1393860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiil Auckburally" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila El Bir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dustou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2022.01.32" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Trognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chbani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Znati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Jannet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alawad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202060182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crosnier de Lassichere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201800024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aimer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Aroua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.A.W. Daud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;r&#232;s-Lucchese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.10.033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Racaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rondet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-015-0830-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Noirot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPHOTOBIOL.2012.02.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hamaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.07.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chouini-Lalanne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WKTSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Allouane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Charbit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00603-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWD52BC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lodato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nabiil Auckburally" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbossche Ana&#239;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nourrit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boumati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>