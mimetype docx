--- v0 (2026-03-05)
+++ v1 (2026-05-09)
@@ -230,978 +230,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion Mitigation in Molten Salt Environments</w:t>
+                <w:t xml:space="preserve">From Pairwise Comparisons of Complex Behavior to an Overall Performance Rank: A Novel Alloy Design Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Delpech</w:t>
+                <w:t xml:space="preserve">Rafael Herschberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Carrière</w:t>
+                <w:t xml:space="preserve">Lisa Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chmakoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Rodrigues</w:t>
+                <w:t xml:space="preserve">Jean Dhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.581. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17030581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met14121412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735433v1</w:t>
+                <w:t xml:space="preserve">emse-04918636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism of chromia scales on a model Ni-30Cr alloy at high temperatures</w:t>
+                <w:t xml:space="preserve">Corrosion Mitigation in Molten Salt Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xian Huang</w:t>
+                <w:t xml:space="preserve">Sylvie Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
+                <w:t xml:space="preserve">Charly Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C M Fossati</w:t>
+                <w:t xml:space="preserve">Alexandre Chmakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Wouters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Aléon</w:t>
+                <w:t xml:space="preserve">Davide Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112585⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17030581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889585v1</w:t>
+                <w:t xml:space="preserve">hal-04735433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Pairwise Comparisons of Complex Behavior to an Overall Performance Rank: A Novel Alloy Design Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth mechanism of chromia scales on a model Ni-30Cr alloy at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Herschberg</w:t>
+                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Rateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">Paul C M Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t>
+                <w:t xml:space="preserve">Yves Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dhers</w:t>
+                <w:t xml:space="preserve">Jérôme Aléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.1412. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met14121412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04918636v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic-thermodynamic-kinetic (ELTHEKI) modeling of the coupled Ni/NiO/ water system, under physico-chemical conditions of pressurized water reactors</w:t>
+                <w:t xml:space="preserve">Measurement of the properties of Higgs boson production at $\sqrt{s} = 13$ TeV in the $H\to\gamma\gamma$ channel using $139$ fb$^{-1}$ of $pp$ collision data with the ATLAS experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Saidi</w:t>
+                <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. You</w:t>
+                <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bataillon</w:t>
+                <w:t xml:space="preserve">D.C. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-023-05385-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (7), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04058387v1</w:t>
+                <w:t xml:space="preserve">hal-03807754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the properties of Higgs boson production at $\sqrt{s} = 13$ TeV in the $H\to\gamma\gamma$ channel using $139$ fb$^{-1}$ of $pp$ collision data with the ATLAS experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic-thermodynamic-kinetic (ELTHEKI) modeling of the coupled Ni/NiO/ water system, under physico-chemical conditions of pressurized water reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abbott</w:t>
+                <w:t xml:space="preserve">T. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Abbott</w:t>
+                <w:t xml:space="preserve">D. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abeling</w:t>
+                <w:t xml:space="preserve">C. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.H. Abidi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (7), pp.88. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-023-05385-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807754v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04058387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic heterogeneity of grain boundary states in ultrafine-grained Ni: A cross-scale study by SIMS and radiotracer analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of $WWW$ Production in $pp$ Collisions at $\sqrt s$ =13 TeV with the ATLAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.T. Belkacemi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Jomard</w:t>
+                <w:t xml:space="preserve">A. Abed Abud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101397⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (6), pp.061803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815957v1</w:t>
+                <w:t xml:space="preserve">hal-03572530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $WWW$ Production in $pp$ Collisions at $\sqrt s$ =13 TeV with the ATLAS Detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D.C. Abbott</w:t>
+                <w:t xml:space="preserve">Intrinsic heterogeneity of grain boundary states in ultrafine-grained Ni: A cross-scale study by SIMS and radiotracer analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sevlikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hassanpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abed Abud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Abeling</w:t>
+                <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (6), pp.061803. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.101397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572530v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mass transfer coefficient in flow assisted corrosion of steel in liquid Pb Bi. Rotating cylinder geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,840 +1402,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of surface deformation in the oxidation of NiCr alloys at 340–600 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion of T91 and pure iron in flowing and static Pb-Bi alloy between 450 °C and 540 °C: experiments, modelling and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gheno</w:t>
+                <w:t xml:space="preserve">K. Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">C. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 108805, p. 1-14. </w:t>
+              <w:t xml:space="preserve">, 2020, 176, pp.108897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899636v1</w:t>
+                <w:t xml:space="preserve">hal-03234703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of liquid crystals impregnated micrometric diffraction gratings for an active near-IR light extraction control</w:t>
+                <w:t xml:space="preserve">On the role of surface deformation in the oxidation of NiCr alloys at 340–600 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Héliot</w:t>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-020-05008-z⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108805, p. 1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927315v1</w:t>
+                <w:t xml:space="preserve">hal-02899636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">Characterization of liquid crystals impregnated micrometric diffraction gratings for an active near-IR light extraction control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Redou</w:t>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cochereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-020-05008-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321249v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of Cr$_2$O$_3$ growth on a Ni-30Cr alloy in silicate melts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Redou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schmucker</w:t>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Szczepan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P.J. Panteix</w:t>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108873⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (12), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491248v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Kinetics and Characterization of Chromia Scales Formed on Ni–30Cr Alloy in Impure Argon at 700 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic modelling of Cr$_2$O$_3$ growth on a Ni-30Cr alloy in silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Szczepan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bataillou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Ginestar</w:t>
+                <w:t xml:space="preserve">P.J. Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (3-4), pp.329-353. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.108873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-09958-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995654v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of T91 and pure iron in flowing and static Pb-Bi alloy between 450 °C and 540 °C: experiments, modelling and mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth Kinetics and Characterization of Chromia Scales Formed on Ni–30Cr Alloy in Impure Argon at 700 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ginestar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+                <w:t xml:space="preserve">Léa Bataillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delisle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, pp.108897. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (3-4), pp.329-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-09958-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234703v1</w:t>
+                <w:t xml:space="preserve">hal-02995654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress dependence of the Fermi level pinning on an oxidized silicon surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,77 +2312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary diffusion of chromium in polycrystalline nickel studied by SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2429,51 +2429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of 316L in Liquid Tellurium at 551°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,2734 +2540,2734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02484118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of nanoscale Anderson localization induced by intrinsic compositional disorder in InGaN/GaN quantum wells by scanning tunneling luminescence spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion of 316L in Liquid Tellurium at 551DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hahn</w:t>
+                <w:t xml:space="preserve">Dj. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Lentali</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bosonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324900v1</w:t>
+                <w:t xml:space="preserve">hal-02339640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the effect of grain boundary diffusion on the oxidation of Ni-Cr alloys at high temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Volume diffusion of Cr in Ni and Ni-22Cr at low temperature from tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01818751v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton diffusion in WSe 2 monolayers embedded in a van der Waals heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+                <w:t xml:space="preserve">Evidence of nanoscale Anderson localization induced by intrinsic compositional disorder in InGaN/GaN quantum wells by scanning tunneling luminescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lentali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Polovodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Martinelli</w:t>
+                <w:t xml:space="preserve">S. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.045305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057188v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of four terpene synthases in rose-scented pelargonium cultivars (Pelargonium x hybridum) and evolution of scent in the Pelargonium genus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Blerot</w:t>
+                <w:t xml:space="preserve">Modelling of the effect of grain boundary diffusion on the oxidation of Ni-Cr alloys at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bataillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01435⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.148-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882971v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01818751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of nanoscale Anderson localization induced by intrinsic compositional disorder in InGaN/GaN quantum wells by scanning tunneling luminescence spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Nakamura</w:t>
+                <w:t xml:space="preserve">Exciton diffusion in WSe 2 monolayers embedded in a van der Waals heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (15), pp.152106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350389v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between chromium physicochemical properties in silicate melts and the corrosion behavior of chromia-forming alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis of four terpene synthases in rose-scented pelargonium cultivars (Pelargonium x hybridum) and evolution of scent in the Pelargonium genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Schmucker</w:t>
+                <w:t xml:space="preserve">Cécile Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Petitjean</w:t>
+                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.059⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019169v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer diffusion of Cr in Ni and Ni-22Cr studied by SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.145-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Buckling of the Oxide Scale after Fe–9Cr Steel Oxidation in Water Vapor Environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of nanoscale Anderson localization induced by intrinsic compositional disorder in InGaN/GaN quantum wells by scanning tunneling luminescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lentali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Polovodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-018-9873-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.045305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911258v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of 316L in Liquid Tellurium at 551DC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correlation between chromium physicochemical properties in silicate melts and the corrosion behavior of chromia-forming alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 510, pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339640v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume diffusion of Cr in Ni and Ni-22Cr at low temperature from tracer experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and Buckling of the Oxide Scale after Fe–9Cr Steel Oxidation in Water Vapor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Demizieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gheno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Jomard</w:t>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ginestar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.191-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-018-9873-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339652v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence imaging of photoelectron spin precession during drift in a p-type GaAs microfabricated Hall bar</w:t>
+                <w:t xml:space="preserve">Corrosion of iron in liquid uranium hexafluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Notot</w:t>
+                <w:t xml:space="preserve">Mickaël Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Paget</w:t>
+                <w:t xml:space="preserve">Sylvie Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rowe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4979097⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (8), pp.611 - 617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1478422X.2017.1344039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345426v1</w:t>
+                <w:t xml:space="preserve">hal-01643438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar spin diffusion in p-type GaAs: A case where spin diffuses more than charge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence imaging of photoelectron spin precession during drift in a p-type GaAs microfabricated Hall bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Notot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Cadiz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (9), pp.095703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985831⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (12), pp.125703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4979097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345440v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Mechanical Model Associated with Oxide Scale Growth on T91 Steel at 550 °C Under Wet Atmosphere</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambipolar spin diffusion in p-type GaAs: A case where spin diffuses more than charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Notot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Filipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.095703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4985831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9698-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911264v1</w:t>
+                <w:t xml:space="preserve">hal-02345440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Limits on the Stochastic Gravitational-Wave Background from Advanced LIGO's First Observing Run</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Bonnand</w:t>
+                <w:t xml:space="preserve">Assessment of a Mechanical Model Associated with Oxide Scale Growth on T91 Steel at 550 °C Under Wet Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Demizieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buskulic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gael Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121101⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (1-2), pp.57 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9698-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01412187v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of iron in liquid uranium hexafluoride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper Limits on the Stochastic Gravitational-Wave Background from Advanced LIGO's First Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Achour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chatain</w:t>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (8), pp.611 - 617. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (12), pp.121101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1478422X.2017.1344039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643438v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01412187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. II. Towards the lifetime prediction of alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.467-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
+                <w:t xml:space="preserve">hal-04019254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of transient noise in Advanced LIGO relevant to gravitational wave signal GW150914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (13), pp.134001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0264-9381/33/13/134001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01274013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution and oxidation behaviour of various austenitic steels and Ni rich alloys in lead-bismuth eutectic at 520 °C</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911274v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. I. Diffusion mechanisms through the oxide layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Petitjean</w:t>
+                <w:t xml:space="preserve">Dissolution and oxidation behaviour of various austenitic steels and Ni rich alloys in lead-bismuth eutectic at 520 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111, pp.474-485. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 468, pp.153 - 163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019246v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the deepest all-sky survey for continuous gravitational waves on LIGO S6 data running on the Einstein@Home volunteer distributed computing project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. I. Diffusion mechanisms through the oxide layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (10), pp.102002. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.474-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01340416v1</w:t>
+                <w:t xml:space="preserve">hal-04019246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Ni-Cr alloy at intermediate oxygen pressures. II. Towards the lifetime prediction of alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabah Ben Lagha</w:t>
+                <w:t xml:space="preserve">Results of the deepest all-sky survey for continuous gravitational waves on LIGO S6 data running on the Einstein@Home volunteer distributed computing project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111, pp.467-473. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (10), pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019254v1</w:t>
+                <w:t xml:space="preserve">in2p3-01340416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Compression Tests on Point Defects in Pure Ni and Ni-16wt%Cr Model Alloys</w:t>
               </w:r>
@@ -5387,90 +5387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative oxidation behaviour of Fe-9Cr steel in CO 2 and H 2 O at 550 °C: Detailed analysis of the inner oxide layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5534,77 +5534,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of carrier separation in ambipolar charge and spin drift in p + -GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5779,295 +5779,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01056608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t>
+                <w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. P. Abbott</w:t>
+                <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Abbott</w:t>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211, pp.7. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00923580v1</w:t>
+                <w:t xml:space="preserve">in2p3-00952104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t>
+                <w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abbott</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (10), pp.102006. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.102006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00965403v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metal transporter PgIREG1 from the hyperaccumulator Psychotria gabriellae is a candidate gene for nickel tolerance and accumulation.</w:t>
               </w:r>
@@ -6092,51 +6092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hannibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6181,1181 +6181,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t>
+                <w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abbott</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 785, pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00990297v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ahlers</w:t>
+                <w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (10), pp.102006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.102006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01019490v1</w:t>
+                <w:t xml:space="preserve">in2p3-00965403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t>
+                <w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. P. Abbott</w:t>
+                <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Abbott</w:t>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00923583v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00990297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+                <w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00998658v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01019490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t>
+                <w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00976061v1</w:t>
+                <w:t xml:space="preserve">in2p3-00998658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts detected by the InterPlanetary Network</w:t>
+                <w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (1), pp.011102. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.011102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00977718v1</w:t>
+                <w:t xml:space="preserve">in2p3-00976061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Hough search for continuous gravitational waves on data from the 5th LIGO science run</w:t>
+                <w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts detected by the InterPlanetary Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. P. Abbott</w:t>
+                <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Abbott</w:t>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (8), pp.085014. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (1), pp.011102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/8/085014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.011102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00923573v1</w:t>
+                <w:t xml:space="preserve">in2p3-00977718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t>
+                <w:t xml:space="preserve">Application of a Hough search for continuous gravitational waves on data from the 5th LIGO science run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abbott</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t>
+              <w:t xml:space="preserve">, 2014, 31 (8), pp.085014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/8/085014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00952104v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for long-lived gravitational-wave transients coincident with long gamma-ray bursts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. P. Abbott</w:t>
+                <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (12), pp.122004. </w:t>
@@ -7406,90 +7406,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A directed search for continuous Gravitational Waves from the Galactic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. P. Abbott</w:t>
+                <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, 102002 [13 p.]. </w:t>
@@ -7803,51 +7803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sagarzazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (11), pp.1100-1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8019,51 +8019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation mechanism of a Fe–9Cr–1Mo steel by liquid Pb–Bi eutectic alloy (Part I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8157,2156 +8157,2281 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion in molten chlorides - CEA developments and research program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated discovery of corrosion resistant materials for molten salt applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Balbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chmakoff</w:t>
+                <w:t xml:space="preserve">Soufyane Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Geneve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
+                <w:t xml:space="preserve">Céline Cannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMINS-6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Idaho Falls, United States</w:t>
+              <w:t xml:space="preserve">TMS 2026 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2026, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03805637v1</w:t>
+                <w:t xml:space="preserve">hal-05605494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low oxygen partial pressure oxidation in a model Ni-30Cr alloy between 500 and 900°C : point defects and oxidation mechanisms in chromia.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">Corrosion in molten chlorides - CEA developments and research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Balbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chmakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fossati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Wouters</w:t>
+                <w:t xml:space="preserve">Nathalie Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHOC-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Takamatsu, Japan</w:t>
+              <w:t xml:space="preserve">SMINS-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Idaho Falls, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04244646v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03805637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Study of Defects in Paramagnetic Cr2O3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Low oxygen partial pressure oxidation in a model Ni-30Cr alloy between 500 and 900°C : point defects and oxidation mechanisms in chromia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">ISHOC-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03602868v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04244646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of thermokinetic tools for phase transformation studies of Zr alloys in service and LOCA conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL SYMPOSIUM ON ZIRCONIUM IN THE NUCLEAR INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Manchester, United Kingdom. pp.833-854, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/STP162220190040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic heterogeneity of grain boundary states in ultrafine-grained Ni: a multi-level study by SIMS and radiotracer analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DFT Study of Defects in Paramagnetic Cr2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMAT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Debrecen, Hungary</w:t>
+              <w:t xml:space="preserve">EUROCORR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03549454v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03602868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoride in the nuclear process: its implication for metal corrosion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic heterogeneity of grain boundary states in ultrafine-grained Ni: a multi-level study by SIMS and radiotracer analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa T. Rebrab-Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jouffret</w:t>
+                <w:t xml:space="preserve">Vaidya Mayur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Achour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Bonnet</w:t>
+                <w:t xml:space="preserve">A Hassanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMSE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">DIMAT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500571v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03549454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes used in the definition of corrosion mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluoride in the nuclear process: its implication for metal corrosion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Feron</w:t>
+                <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guerre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frantz Martin</w:t>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Oil and Gas 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">ICMSE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02964043v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion Mechanisms of T91 (Fe-9Cr) Steel in Pb-Bi Eutectic Alloy aided by Thermodynamic Calculations: Effect of Oxygen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable isotopes used in the definition of corrosion mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, seville, Spain. pp.411-422</w:t>
+              <w:t xml:space="preserve">Corrosion Oil and Gas 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04729231v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02964043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la diffusion de Cr dans Ni-(Cr) a partir d'experiences de traceurs et son application a l'oxydation d'alliages Ni-Cr chromino-formeurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Martinelli</w:t>
+                <w:t xml:space="preserve">Corrosion Mechanisms of T91 (Fe-9Cr) Steel in Pb-Bi Eutectic Alloy aided by Thermodynamic Calculations: Effect of Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, seville, Spain. pp.411-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338708v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04729231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion in liquid metals from database acquisition to life time prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mesure de la diffusion de Cr dans Ni-(Cr) a partir d'experiences de traceurs et son application a l'oxydation d'alliages Ni-Cr chromino-formeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bosonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on High-Temperature Oxidation and Corrosion (ISHOC - 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400183v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the role of substrate microstructure and short-circuit diffusion in the oxidation of Ni-Cr alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">Corrosion in liquid metals from database acquisition to life time prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bosonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIGH-TEMPERATURE OXIDATION AND CORROSION 2018</w:t>
+              <w:t xml:space="preserve">International Symposium on High-Temperature Oxidation and Corrosion (ISHOC - 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918978v1</w:t>
+                <w:t xml:space="preserve">cea-02400183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion Behaviour Of A Aisi-316 stainless steel Grade Type In Nitrogen Under Pressure (180 Bar) At 515°c.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the role of substrate microstructure and short-circuit diffusion in the oxidation of Ni-Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy of Oxidation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">HIGH-TEMPERATURE OXIDATION AND CORROSION 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434535v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of transient oxidation kinetics using modelling of grain boundary diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion Behaviour Of A Aisi-316 stainless steel Grade Type In Nitrogen Under Pressure (180 Bar) At 515°c.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bosonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bataillou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Martinelli</w:t>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Monceau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Barcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Microscopy of Oxidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417791v1</w:t>
+                <w:t xml:space="preserve">cea-02434535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion behavior of a AISI-316 stanless grade type in nitrogen environment for a sodium-gas heat exchanger</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretation of transient oxidation kinetics using modelling of grain boundary diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Duprey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bataillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
+              <w:t xml:space="preserve">EUROCORR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441952v1</w:t>
+                <w:t xml:space="preserve">hal-02417791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assesment of a Mechanical Model Associated With Oxide Scale Growth on T91 Steel at 550C Under Wet Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Favergeon</w:t>
+                <w:t xml:space="preserve">Corrosion mechanism of iron in liquid uranium hexafluoride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Demizieux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on High-Temperature Corrosion and Protection of Materials HTCPM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
+              <w:t xml:space="preserve">EUROCORR 2016 - European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442256v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion mechanism of iron in liquid uranium hexafluoride environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">Corrosion behavior of a AISI-316 stanless grade type in nitrogen environment for a sodium-gas heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bosonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2016 - European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442237v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of 9Cr steels properties for structural application in sodium fast reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assesment of a Mechanical Model Associated With Oxide Scale Growth on T91 Steel at 550C Under Wet Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Forest</w:t>
+                <w:t xml:space="preserve">M.-C. Demizieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Cabet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMINS-3 - Structural Materials for Innovative Nuclear Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Idaho Falls, United States. pp.55</w:t>
+              <w:t xml:space="preserve">9th International Symposium on High-Temperature Corrosion and Protection of Materials HTCPM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04501199v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Overview of 9Cr steels properties for structural application in sodium fast reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMINS-3 - Structural Materials for Innovative Nuclear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Idaho Falls, United States. pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04501199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contact imaging of fluorescence: a privileged path toward compact and sensitive arrayed multiplex biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cerovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoEngineering and BioPhotonics (NEBO'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10316,163 +10441,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Kinetics: Application to Nuclear Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mazères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.850-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.11600-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10482,419 +10607,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of iron-fluorine system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic study and assessment of the fluorine-iron system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl. Fleche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francais de Chimie du Fluor 2017 (CFCF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Murol, France. 2017</w:t>
+              <w:t xml:space="preserve">CALPHAD XLVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. CALPHAD XLVI, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419618v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study and assessment of the fluorine-iron system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic study of iron-fluorine system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Fleche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALPHAD XLVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. CALPHAD XLVI, 2017</w:t>
+              <w:t xml:space="preserve">Colloque Francais de Chimie du Fluor 2017 (CFCF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Murol, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419619v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for studying water vapor at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnet Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Chevalier ; Jérôme Favergeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French activity on high temperature corrosion in water vapor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans Tech Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-188, 2014, Materials Science Foundations, 978-3-03785-996-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10904,279 +11029,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LHCb RICH : Technical design report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. T. de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.1-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LHCb magnet: Technical design report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. T. de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERN. 2000, pp.1-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId364"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11323,51 +11448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diez Mayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier Paoletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10372-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chmakoff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17030581" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112585" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04918636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herschberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dhers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121412" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04058387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. You" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bataillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-023-05385-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Abbott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abeling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Abidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03815957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaidya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sevlikar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101397" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abed Abud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061803" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;many-Dumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105960" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bender" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mills" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ritter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph B&#228;&#223;ler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02927315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-05008-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmucker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szczepan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108873" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ginestar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delisle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108897" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendounan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.207" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02484118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Young" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.02.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hahn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lentali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Young" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045305" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.03.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02057188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882971v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01435" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmucker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ben Lagha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.08.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Demizieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9873-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj. Young" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gheno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Notot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rowe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979097" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985831" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9698-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Achour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1344039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019246v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbely" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.363.202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.07.032" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933189" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannibal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872398v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courouau Jean-Louis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbaud-C&#233;l&#233;rier Fanny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.07.039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWP50XGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Quesada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloyd" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwarz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pati&#241;o" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Baker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1515-2010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sagarzazu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.11.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708493v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911375v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.050" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRLB5N3R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03805637v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geneve" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244646v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03602868v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03549454v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Rebrab-Belkacemi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidya Mayur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hassanpour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500571v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouffret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02964043v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Feron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729231v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338708v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400183v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Young" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918978v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434535v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417791v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monceau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441952v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442256v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favergeon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Demizieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442237v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04501199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573199v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerovic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880340v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maz&#232;res" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11600-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Fleche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419619v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011869v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amato" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. da Silva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. T. de Mello" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Paula" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011868v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diez Mayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier Paoletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10372-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04918636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herschberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dhers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121412" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chmakoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rodrigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17030581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C M Fossati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wouters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Abbott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abeling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Abidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04058387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. You" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bataillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-023-05385-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abed Abud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061803" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03815957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaidya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sevlikar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanpour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;many-Dumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105960" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bender" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mills" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ritter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph B&#228;&#223;ler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ginestar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delisle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108897" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02927315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-05008-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmucker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Szczepan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Panteix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendounan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.207" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02484118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Young" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.02.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj. Young" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gheno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324900v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lentali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polovodov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Young" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045305" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02057188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01435" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.08.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmucker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Ben Lagha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.059" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Demizieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9873-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Achour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1344039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Notot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rowe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985831" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9698-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019254v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.05.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbely" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.363.202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02384901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.07.032" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933189" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannibal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872398v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courouau Jean-Louis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbaud-C&#233;l&#233;rier Fanny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.07.039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWP50XGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Quesada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloyd" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwarz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pati&#241;o" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Baker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1515-2010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sagarzazu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.11.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708493v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911375v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.050" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRLB5N3R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05605494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Achache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03805637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geneve" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244646v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafaye" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03602868v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03549454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Rebrab-Belkacemi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidya Mayur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hassanpour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500571v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouffret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02964043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Feron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338708v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400183v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Young" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417791v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bataillou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monceau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442237v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442256v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favergeon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Demizieux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04501199v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573199v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazille" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerovic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880340v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maz&#232;res" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11600-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419619v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Fleche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011869v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amato" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. da Silva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. T. de Mello" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Paula" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011868v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>