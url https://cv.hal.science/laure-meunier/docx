--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1686,212 +1686,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon Saint-Georges 4: feedback on the treatment of a high-rate pyriteous wreck</w:t>
+                <w:t xml:space="preserve">Caulking textiles from the Lyon Saint-Georges 4 shipwreck: recording and conservation questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guiblain</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schofield Eleanor, Middleton Angela (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wet Organic Archaeological Materials 2019. Proceedings of the 14th ICOM-CC Wet Organic Archaeological Materials Working Group Interim Meeting, Portsmouth 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.250-256, 2022, 978-2-491997-32-8</w:t>
+              <w:t xml:space="preserve">Wet Organic Archaeological Materials 2019. Proceedings of the 14th ICOM-CC Wet Archaeological Materials Working Group Interim Meeting, Portsmouth 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOM-CC (International Concil of Museum - Committee for Conservation), pp.128-133, 2022, 978-2-491997-32-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770691v1</w:t>
+                <w:t xml:space="preserve">hal-04770682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caulking textiles from the Lyon Saint-Georges 4 shipwreck: recording and conservation questions</w:t>
+                <w:t xml:space="preserve">Lyon Saint-Georges 4: feedback on the treatment of a high-rate pyriteous wreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Guyon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schofield Eleanor, Middleton Angela (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wet Organic Archaeological Materials 2019. Proceedings of the 14th ICOM-CC Wet Archaeological Materials Working Group Interim Meeting, Portsmouth 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICOM-CC (International Concil of Museum - Committee for Conservation), pp.128-133, 2022, 978-2-491997-32-8</w:t>
+              <w:t xml:space="preserve">Wet Organic Archaeological Materials 2019. Proceedings of the 14th ICOM-CC Wet Organic Archaeological Materials Working Group Interim Meeting, Portsmouth 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICOM-CC (International Concil of Museum - Committee for Conservation)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.250-256, 2022, 978-2-491997-32-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770682v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterproofing material from a 2nd century AD bargue from Lyon: looking for the roman know-how to caulk with pitched textiles</w:t>
               </w:r>
@@ -2511,51 +2511,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emily Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wet Organic Archaeological Materials 2016, Proceedings of the 13th OCOM-CC Wet Archaeological Working Group, Florence 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICOM-CC (International Concil of Museum - Committee for Conservation)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.292-296, 2019, 978-2-491997-44-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3403,51 +3403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49943841"/>
+    <w:nsid w:val="B206FB53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3634,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-2130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281430152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reifarth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Banck-Burghess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Mitschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Niepold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cortella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-reparations-dans-lhistoire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tpti.eu/fr/activites-scientifiques/publications.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purpureaevestes.weebly.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/4634/Caulking-Textiles-from-the-Lyon-Saint-Georges-4-Shipwreck--Recording-and-Conservation-Questions" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex da Silva Martire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31239/vtg.v14i2.26117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;jla Garmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-2130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281430152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reifarth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Banck-Burghess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Mitschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Niepold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cortella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-reparations-dans-lhistoire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tpti.eu/fr/activites-scientifiques/publications.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purpureaevestes.weebly.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/4634/Caulking-Textiles-from-the-Lyon-Saint-Georges-4-Shipwreck--Recording-and-Conservation-Questions" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex da Silva Martire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31239/vtg.v14i2.26117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;jla Garmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>