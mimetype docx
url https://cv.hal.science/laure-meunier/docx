--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -639,260 +639,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon Saint-Georges 4: feedback on the treatment of a high-rate pyriteous wreck</w:t>
+                <w:t xml:space="preserve">Caulking textiles from the Lyon Saint-Georges 4 shipwreck: recording and conservation questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guiblain</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ICOM-CC Wet Organic Archaeological Materials Working Group Interim Meeting</w:t>
+              <w:t xml:space="preserve">14th ICOM-CC Wet Organic Archaeological Materials Interim Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICOM-CC WOAM, May 2019, Portsmouth (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860698v1</w:t>
+                <w:t xml:space="preserve">hal-04860702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caulking textiles from the Lyon Saint-Georges 4 shipwreck: recording and conservation questions</w:t>
+                <w:t xml:space="preserve">Analyse de tissus d'étanchéité sur un chaland gallo-romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ICOM-CC Wet Organic Archaeological Materials Interim Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICOM-CC WOAM, May 2019, Portsmouth (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">De la mer aux textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFET, Oct 2018, La Rochelle (17000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860702v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de tissus d'étanchéité sur un chaland gallo-romain</w:t>
+                <w:t xml:space="preserve">Lyon Saint-Georges 4: feedback on the treatment of a high-rate pyriteous wreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la mer aux textiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFET, Oct 2018, La Rochelle (17000), France</w:t>
+              <w:t xml:space="preserve">14th ICOM-CC Wet Organic Archaeological Materials Working Group Interim Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOM-CC WOAM, May 2019, Portsmouth (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787743v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and Conservation of Lyon Saint-Georges 4, a Flat-Bottom Boat from the 2nd Century AD</w:t>
               </w:r>
@@ -1402,212 +1402,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon Saint-Georges 4. Différents types de réparations et d'entretien sur une épave : technique et savoir-faire au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+                <w:t xml:space="preserve">Différents types de réparations et d’entretiens sur le chaland Lyon Saint-Georges 4 : culture technique et savoir-faire au IIe siècle ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gianenrico Bernasconi; Guillaume Carnino; Liliane Hilaire-Perez; Olivier Raveux. </w:t>
+              <w:t xml:space="preserve">Bernasconi G.; Carnino J.; Hilaire-Perez L.; Raveux O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réparations dans l'histoire. Cultures techniques et savoir-faire dans la longue durée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.41-50, 2022, Histoire, sciences, techniques et societes, 978-2-35671-644-6</w:t>
+              <w:t xml:space="preserve">Les réparations dans l'histoire: Cultures techniques et savoir-faire dans la longue durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-50, 2022, 978-2356716446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130042v1</w:t>
+                <w:t xml:space="preserve">hal-04775167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents types de réparations et d’entretiens sur le chaland Lyon Saint-Georges 4 : culture technique et savoir-faire au IIe siècle ap. J.-C.</w:t>
+                <w:t xml:space="preserve">Lyon Saint-Georges 4. Différents types de réparations et d'entretien sur une épave : technique et savoir-faire au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernasconi G.; Carnino J.; Hilaire-Perez L.; Raveux O. </w:t>
+              <w:t xml:space="preserve">Gianenrico Bernasconi; Guillaume Carnino; Liliane Hilaire-Perez; Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réparations dans l'histoire: Cultures techniques et savoir-faire dans la longue durée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les réparations dans l'histoire. Cultures techniques et savoir-faire dans la longue durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.41-50, 2022, Histoire, sciences, techniques et societes, 978-2-35671-644-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecole des Mines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04775167v1</w:t>
+                <w:t xml:space="preserve">hal-04130042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poix et les tissus d’étanchéité des bateaux gallo-romains en France (Ier-IIIe siècles après J.-C.)</w:t>
               </w:r>
@@ -1686,212 +1686,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caulking textiles from the Lyon Saint-Georges 4 shipwreck: recording and conservation questions</w:t>
+                <w:t xml:space="preserve">Lyon Saint-Georges 4: feedback on the treatment of a high-rate pyriteous wreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Guyon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schofield Eleanor, Middleton Angela (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wet Organic Archaeological Materials 2019. Proceedings of the 14th ICOM-CC Wet Archaeological Materials Working Group Interim Meeting, Portsmouth 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICOM-CC (International Concil of Museum - Committee for Conservation), pp.128-133, 2022, 978-2-491997-32-8</w:t>
+              <w:t xml:space="preserve">Wet Organic Archaeological Materials 2019. Proceedings of the 14th ICOM-CC Wet Organic Archaeological Materials Working Group Interim Meeting, Portsmouth 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICOM-CC (International Concil of Museum - Committee for Conservation)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.250-256, 2022, 978-2-491997-32-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770682v1</w:t>
+                <w:t xml:space="preserve">hal-04770691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon Saint-Georges 4: feedback on the treatment of a high-rate pyriteous wreck</w:t>
+                <w:t xml:space="preserve">Caulking textiles from the Lyon Saint-Georges 4 shipwreck: recording and conservation questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guiblain</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schofield Eleanor, Middleton Angela (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wet Organic Archaeological Materials 2019. Proceedings of the 14th ICOM-CC Wet Organic Archaeological Materials Working Group Interim Meeting, Portsmouth 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wet Organic Archaeological Materials 2019. Proceedings of the 14th ICOM-CC Wet Archaeological Materials Working Group Interim Meeting, Portsmouth 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOM-CC (International Concil of Museum - Committee for Conservation), pp.128-133, 2022, 978-2-491997-32-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICOM-CC (International Concil of Museum - Committee for Conservation)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04770691v1</w:t>
+                <w:t xml:space="preserve">hal-04770682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterproofing material from a 2nd century AD bargue from Lyon: looking for the roman know-how to caulk with pitched textiles</w:t>
               </w:r>
@@ -2511,51 +2511,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emily Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wet Organic Archaeological Materials 2016, Proceedings of the 13th OCOM-CC Wet Archaeological Working Group, Florence 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICOM-CC (International Concil of Museum - Committee for Conservation)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.292-296, 2019, 978-2-491997-44-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3403,51 +3403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B206FB53"/>
+    <w:nsid w:val="0E339EC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3634,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-2130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281430152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reifarth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Banck-Burghess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Mitschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Niepold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cortella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-reparations-dans-lhistoire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tpti.eu/fr/activites-scientifiques/publications.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purpureaevestes.weebly.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/4634/Caulking-Textiles-from-the-Lyon-Saint-Georges-4-Shipwreck--Recording-and-Conservation-Questions" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex da Silva Martire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31239/vtg.v14i2.26117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;jla Garmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-2130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281430152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reifarth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Banck-Burghess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Mitschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Niepold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cortella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02878959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-reparations-dans-lhistoire/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tpti.eu/fr/activites-scientifiques/publications.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purpureaevestes.weebly.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://araafu.com/publications/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/4634/Caulking-Textiles-from-the-Lyon-Saint-Georges-4-Shipwreck--Recording-and-Conservation-Questions" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex da Silva Martire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31239/vtg.v14i2.26117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;jla Garmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>