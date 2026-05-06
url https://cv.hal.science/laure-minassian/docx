--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -890,165 +890,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification de l’enseignement agricole et diversité d’établissements : un effet positif en termes de réduction des inégalités ?.</w:t>
+                <w:t xml:space="preserve">• Deux configurations pédagogiques de l’alternance. Lycée agricole ou maison familiale rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Minassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35/1, pp.133-150</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567667v1</w:t>
+                <w:t xml:space="preserve">halshs-01941555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">• Deux configurations pédagogiques de l’alternance. Lycée agricole ou maison familiale rurale</w:t>
+                <w:t xml:space="preserve">Unification de l’enseignement agricole et diversité d’établissements : un effet positif en termes de réduction des inégalités ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Minassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35/1, pp.133-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01941555v1</w:t>
+                <w:t xml:space="preserve">hal-02567667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INÉGALITÉS SOCIALES ET SCOLAIRES DANS L’ENSEIGNEMENT AGRICOLE</w:t>
               </w:r>
@@ -1988,303 +1988,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social dimension of students in France, national and local perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jake Murdoch</w:t>
+                <w:t xml:space="preserve">Quand des fils d'ouvriers passent le Baccalauréat professionnel agricole dans une Maison Familiale Rurale: bifurcation ou détour provisoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudesseul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Social Dimension in European Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of economics, Feb 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Pierre Bourdieu e epistemologica del pensiero sociologico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01163850v1</w:t>
+                <w:t xml:space="preserve">halshs-01941622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des fils d'ouvriers passent le Baccalauréat professionnel agricole dans une Maison Familiale Rurale: bifurcation ou détour provisoire ?</w:t>
+                <w:t xml:space="preserve">Disparités dans les copies des élèves, mais résultats aux épreuves certificatives similaires: quelle transposition didactique pour quels critères d'évaluation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Minassian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Boudesseul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre Bourdieu e epistemologica del pensiero sociologico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rome, Italie</w:t>
+              <w:t xml:space="preserve">ADMEE-EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01941622v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités dans les copies des élèves, mais résultats aux épreuves certificatives similaires: quelle transposition didactique pour quels critères d'évaluation?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The social dimension of students in France, national and local perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cordazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMEE-EUROPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">The Social Dimension in European Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of economics, Feb 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01941569v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01163850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université et la question de la formation professionalisante dans le supérieur: un affaiblissement des frontières au profit de quels étudiants ?</w:t>
               </w:r>
@@ -3029,51 +3029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87AE4A6B"/>
+    <w:nsid w:val="C754AEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3260,51 +3260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-minassian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0930-2297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182194620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minassian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;tayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudesseul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01941473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Catherine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN 978-2-11-151351-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01941442" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-minassian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0930-2297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182194620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minassian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;tayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudesseul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01941473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Catherine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN 978-2-11-151351-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01941442" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>