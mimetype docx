--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1269,213 +1269,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide au travail scolaire dans les familles immigrées de milieux populaires</w:t>
+                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, N° 147-148 (3), pp.159-174. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 25 (147-148), pp.189-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02546407v1</w:t>
+                <w:t xml:space="preserve">halshs-00967143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
+                <w:t xml:space="preserve">L’aide au travail scolaire dans les familles immigrées de milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25 (147-148), pp.189-203</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, N° 147-148 (3), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.147.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967143v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter le vécu de la jeunesse et le devenir adulte des descendants de migrants</w:t>
               </w:r>
@@ -1537,1154 +1537,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de (déco)habiter des jeunes descendants d'immigrés</w:t>
+                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 147-148 (3), pp.189-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.147.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00683044v1</w:t>
+                <w:t xml:space="preserve">hal-04515717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires réussis d'enfants d'immigrés issus de familles très nombreuses</w:t>
+                <w:t xml:space="preserve">Modes de (déco)habiter des jeunes descendants d'immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 173, pp.84-92</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.en attente</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00732862v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des filles d'immigrés. Succès et orientations différentielles.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours scolaires réussis d'enfants d'immigrés issus de familles très nombreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 165, pp.166-172</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.84-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396724v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratisation de l'école à Dakar : les enseignements d'une enquête biographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La scolarisation des filles d'immigrés. Succès et orientations différentielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (3), pp.1-25</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165, pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396720v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maternités dites tardives en France : enjeu de santé publique ou dissidence sociale ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La démocratisation de l'école à Dakar : les enseignements d'une enquête biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983774v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrée dans la vie adulte des filles et fils d’immigrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hamel</w:t>
+                <w:t xml:space="preserve">Les maternités dites tardives en France : enjeu de santé publique ou dissidence sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 105, pp.47-58. </w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La production d’enfants, 30 (1), pp.12-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/caf.2011.2613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.301.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463758v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphères de sociabilités : relations familiales versus relations sociales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entrée dans la vie adulte des filles et fils d’immigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents de travail INED</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2011.2613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00967161v1</w:t>
+                <w:t xml:space="preserve">hal-04463758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie critique : Roland Pfefferkorn, Inégalités et rapports sociaux : rapports de classes, rapports de sexes, Paris, La Dispute, 2007, 412 p.</w:t>
+                <w:t xml:space="preserve">Sphères de sociabilités : relations familiales versus relations sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (3), pp.588-590</w:t>
+              <w:t xml:space="preserve">Documents de travail INED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 168, pp.101-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04149283v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des filles à Dakar au cours de la décennie 1990-2000 Entre injonction internationale et réticences de la société</w:t>
+                <w:t xml:space="preserve">Bibliographie critique : Roland Pfefferkorn, Inégalités et rapports sociaux : rapports de classes, rapports de sexes, Paris, La Dispute, 2007, 412 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (3), pp.588-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02546342v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scolarisation des filles à Dakar au cours de la décennie 1990-2000 Entre injonction internationale et réticences de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie critique : Imem Ayesha, Mama Amina et Sow fatou (Dir.), Engendering Africain Social Sciences, CODESRIA, 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (191-192)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agency féminine, agir féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadio Ba Gning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vampo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 259, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14may⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeunes comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de l’atelier « Empowerment, émancipation, autonomisation : des notions circulantes pour des questions universelles ? Lectures croisées Suds/Nords »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Études Africaines en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes diplômées du supérieur et l’organisation du travail domestique à Dakar. Quels liens entre trajectoires exceptionnelles et émancipation féminine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’APAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du masculin et du féminin freinent-ils la scolarisation en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence : Déj'cryptage de l'AFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suis-je un homme si j’entretiens mon enfant au quotidien ?” Le travail parental et domestique des hommes à Lomé (Togo) et Dakar (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2700,988 +3035,988 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence : 13ème atelier du Réseau d’Études Pluridisciplinaires sur les Paternités et les Maternités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division sexuée du travail domestique et parental dans les milieux diplômés à Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation dans le cadre du séminaire en ligne « Dynamiques de Genre dans les capitales ouest-africaines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du séminaire en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Dynamiques de Genre dans les capitales ouest-africaines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation du panel « Éducation, Emploi et Transformation Des Rapports De Genre Au Sein Des Ménages »</w:t>
+                <w:t xml:space="preserve">Articuler vie familiale et vie professionnelle à Dakar: une préoccupation quotidienne des femmes, un enjeu pour leur participation au développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awissi Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union pour l’Étude de la Population Africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t>
+              <w:t xml:space="preserve">87ème congrès de l’ACFAS, séance Éducation, émancipation, leadership et gouvernance : où en sont les femmes africaines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149416v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler vie familiale et vie professionnelle à Dakar: une préoccupation quotidienne des femmes, un enjeu pour leur participation au développement</w:t>
+                <w:t xml:space="preserve">Organisation du panel « Éducation, Emploi et Transformation Des Rapports De Genre Au Sein Des Ménages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Awa Diop</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">87ème congrès de l’ACFAS, séance Éducation, émancipation, leadership et gouvernance : où en sont les femmes africaines ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Union pour l’Étude de la Population Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149447v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men at parental work in Dakar and Lomé : Are reconfigurations of female roles transforming those of men ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème European Conference on African Studies « Africa: Connections and Disruptions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarisation, emploi rémunéré et pouvoir de décision des femmes dans les ménages urbains d’Afrique de l’Ouest : une relation établie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès international du GIS Institut du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes au travail…domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès international du GIS Institut du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence de la séance « Entrepreneuriat social et religieux de femmes en Afrique de l’Ouest : des rapports de genre et des hiérarchies sociales renouvelés ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès international du GIS Institut du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et l’enseignement supérieur au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Nouvelles dynamiques en éducation en Afrique de l’Ouest : du préscolaire à l’enseignement supérieur »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ziguinchor, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Single women household heads in Dakar and Ouagadougou : material conditions and subjective experience of an atypical situation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awissi Madon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUSSP, International Population Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying while women in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awissi Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUSSP, International Population Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles dynamiques migratoires et conditions de vie des familles migrantes en France. Le cas des familles monoparentales immigrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3723,453 +4058,453 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être femme cheffe de ménage à Ouagadougou et à Dakar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modes de garde des jeunes enfants issus de familles monoparentales immigrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès de l'AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">19e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149478v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de garde des jeunes enfants issus de familles monoparentales immigrées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être femme cheffe de ménage à Ouagadougou et à Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rose Prigent</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20e congrès de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149483v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation vie familiale/vie professionnelle à Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème atelier-colloque d’hiver du GIERSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et vécus d’une situation atypique : femmes cheffes de ménage célibataires à Dakar et Ouagadougou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awissi Madon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème atelier-colloque d’hiver du GIERSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement scolaire des élèves migrants dans l’école française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4185,73 +4520,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réussite scolaire des filles descendantes d'immigrés : le rôle de leur histoire familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4267,73 +4602,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoparentales et immigrées : des familles doublement pénalisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4362,73 +4697,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international IPOPS « Le retour des inégalités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant Access to Training in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4444,73 +4779,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e World Congress Of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4526,73 +4861,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres Jeunes et Sociétés autour de la méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4608,73 +4943,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Education et Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Marseile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décohabitation des jeunes descendants d'immigrés : entre contraintes et aspirations à l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4690,73 +5025,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrer dans l'enfance ou l'adolescence : quelles conséquences sur les trajectoires scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4772,73 +5107,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Policies and Educational attainment of immigrants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4854,73 +5189,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'IUSSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to adulthood for descendants of immigrants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4949,73 +5284,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'IUSSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parcours et traitement scolaires des enfants migrants en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5031,73 +5366,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontres Jeunes et Sociétés autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'improbable : les parcours de réussite des descendants d'immigrés issus de familles nombreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5113,73 +5448,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00683246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilisations scolaires dans les familles très nombreuses issues de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5195,237 +5530,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la CNAF "Le destin scolaire des fratries", Université Paris Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large sibships : which family dynamics favour educational achievement among children of immigrants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Le niveau scolaire des populations immigrées en France : miroir des constructions administratives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel d'Imiscoe, Amsterdam, 28-29 août 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">17e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00732871v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le niveau scolaire des populations immigrées en France : miroir des constructions administratives »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large sibships : which family dynamics favour educational achievement among children of immigrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">Congrès annuel d'Imiscoe, Amsterdam, 28-29 août 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149505v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires du passage à la vie adulte des enfants d'immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5454,142 +5789,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontres Jeunes et Sociétés autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00683242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarisation des filles d'immigrés. Succès et orientations différentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès des recherches féministes francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to adulthood for descendants of immigrants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5618,73 +5953,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'EAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scolarités et diplômes des descendants d’immigrés. Effets des origines sociales, sexuées et migratoires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5713,73 +6048,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée dans la vie adulte des descendants d’immigrés : L’importance des relations intergénérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5808,258 +6143,258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international de l'AIDELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destins de jeunes filles diplômées à Dakar : entre émancipation et résignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes du Sud. Dynamiques, diversités et enjeux démographiques et sociaux: 6èmes Journées scientifiques du réseau démographie de l'Agence Universitaire de la Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau démographie de l'Agence Universitaire de la Francophonie, Nov 2005, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la reconnaissance du droit à l’éducation à sa réalisation : les pratiques des familles Dakaroises en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le droit à l’éducation : quelles effectivités au Nord et au Sud ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfance à Dakar. Itinéraires négociés entre &amp;quot;investissement&amp;quot; et &amp;quot;productivité immédiate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6069,156 +6404,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les progrès de l’enseignement supérieur au Burkina Faso et au Sénégal à partir des données d’enquêtes ménages et des recensements : démarche, enjeux et pertinence. Working Paper DEMOSTAF, N°17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guissou Sibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille des familles et le devenir scolaire des enfants d’immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6227,103 +6562,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primon Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01994079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parcours et expériences scolaires des jeunes descendants d’immigrés en France », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 6, pp. 47-53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6349,73 +6684,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Niveaux de diplôme des immigrés et de leurs descendants », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 5, pp. 39-45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6441,51 +6776,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6495,117 +6830,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête FORTE (Femmes et organisation travail-famille à Dakar) : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2020, 70 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles monoparentales immigrées: rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6631,195 +6966,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNAF. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation travail/famille dans les capitales africaines. Genre, organisation et division du travail à Dakar (ARTIFAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.B. Dial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRD/IFAN/GIS-Institut du Genre, Rapport final, octobre 2015. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille des familles et le devenir scolaire et socio-professionnel des enfants d'immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6841,483 +7176,483 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INED. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00683207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances démographiques et logiques sociales de la fécondité dite tardive en France. in. Bajos N., Blondel B., Bouvier-Colle M.-H., Khoshnood B. Et Leridon H. « Les grossesses dites tardives en France : aspects sociodémographiques et conséquences épidémiologiques », Rapport remis au HCPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bajos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la population et de la famille (HCPF). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratisation de l’école et égalité des chances vont-elles de pair ?, in. Antoine P., Fall A.S., Adjamagbo A., Diagne A., Dial F.B., Moguerou L., Ndiaye A.L. « Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar », Rapport d’étape, deuxième phase, projet financé par le CODESRIA, Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFAN Cheikh Anta Diop; IRD - Institut de recherche pour le développement. 2004, p. 62-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar, Rapport d’étape, deuxième phase, projet financé par le CODESRIA, Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Salam Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Binetou-Dial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFAN Cheikh Anta Diop; IRD - Institut de recherche pour le développement. 2004, 112 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar, Rapport d’étape, première phase, projet financé par le CODESRIA, Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Salam Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Binetou-Dial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFAN Cheikh Anta Diop; IRD - Institut de recherche pour le développement. 2001, 136 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7327,379 +7662,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires réussis d’enfants d’immigrés issus de familles très nombreuses (移民系大家族出身の子どもの学校経路)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les femmes chefs de ménage à Dakar et Ouagadougou : matérialité et vécu d'une situation atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awissi Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne E. Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La classe sociale et le choix d’orientation en France (フランスの教育制度の課題である、内部からの排除の根源を探り、いかなる形で社会階層による格差が表出しているのかを明らかにする。)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Keisoshobo, 2018</w:t>
+              <w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-118, 2018, Les sociétés africaines en mutation, 978-2-7605-5014-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01818470v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes chefs de ménage à Dakar et Ouagadougou : matérialité et vécu d'une situation atypique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours scolaires réussis d’enfants d’immigrés issus de familles très nombreuses (移民系大家族出身の子どもの学校経路)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-118, 2018, Les sociétés africaines en mutation, 978-2-7605-5014-8</w:t>
+              <w:t xml:space="preserve">La classe sociale et le choix d’orientation en France (フランスの教育制度の課題である、内部からの排除の根源を探り、いかなる形で社会階層による格差が表出しているのかを明らかにする。)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keisoshobo, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546387v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est elle qui doit tout gérer, c’est lui qui doit tout payer&amp;quot;. Articulation vie familiale et vie professionnelle des femmes à Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binetou Dial Fatou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne E. Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.122-153, 2018, Les sociétés africaines en mutation, 978-2-7605-5014-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctvggx3tg.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles dynamiques migratoires et conditions de vie des familles migrantes en France. Le cas des familles monoparentales immigrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7735,96 +8070,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ORIS Michel; CAUCHI-DUVAL Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les familles face aux vulnérabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Internationale des Démographes de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-9521220-8-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Trajectories and Transition to Employment of the Second Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7847,449 +8182,449 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchemin C., Hamel C., Simon P. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories and Origins: Survey on the Diversity of the French Population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 39-77, 2018, INED Population Studies, vol. 8, 978-3-319-76637-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76638-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources scolaires des immigrés à la croisée des histoires migratoires et familiales (Chapitre 5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trajectoires du primaire au supérieur des descendants d'immigrés et de natifs d'un DOM (Chapitre 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchemin C., dir.; Hamel C., dir.; Simon P., dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et origines : Enquête sur la diversité des populations en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INED, pp.147-174, 2016, 978-2-7332-8004-1</w:t>
+              <w:t xml:space="preserve">, INED, pp.175-202, 2016, 978-2-7332-8004-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01282773v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01282787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires du primaire au supérieur des descendants d'immigrés et de natifs d'un DOM (Chapitre 6)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ressources scolaires des immigrés à la croisée des histoires migratoires et familiales (Chapitre 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchemin C., dir.; Hamel C., dir.; Simon P., dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et origines : Enquête sur la diversité des populations en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INED, pp.175-202, 2016, 978-2-7332-8004-1</w:t>
+              <w:t xml:space="preserve">, INED, pp.147-174, 2016, 978-2-7332-8004-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01282787v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01282773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarisation des filles : avancées et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Attané, Isabelle and Brugeilles, Carole and Rault, Wilfried. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas mondial des femmes. Les paradoxes de l'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ined, éditions Autrement, pp.46--47, 2015, Atlas-Monde, 978-2-7467-3584-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sexuées d’orientation : un phénomène universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brugeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Attané, Isabelle; Brugeilles, Carole; Rault, Wilfried. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas mondial des femmes. Les paradoxes de l'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Autrement, pp.48--49, 2015, Atlas-Monde, 978-2-7467-3584-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarité des enfants d'immigrés : un échec à relativiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8312,251 +8647,251 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poinsot; Marie and Weber; Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et mutations de la société française, l’état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.158-166, 2014, 978-2-7071-7711-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.poins.2014.01.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarisation des immigrés et migrations pour études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blum-Le Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blum-Le Coat; Jean-Yves and Eberhard; Mireille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les immigrés en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.109-132, 2014, Les études de la Documentation française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la scolarisation à l’emploi des femmes : un parcours contrarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier Denis; Bozon Michel; Perrot Michelle; Rochefort Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bazar du genre. Féminin/Masculin en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Textuel, pp.110-114, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants d'immigrés ont des parcours scolaires différenciés selon leur origine migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8589,210 +8924,210 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigrés et descendants d'immigrés en France : Édition 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEE, pp.266, 2012, Insee Références</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00747096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obstacles familiaux à la scolarisation comme mesure complémentaire du droit à l’éducation : le cas dakarois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Pilon; Jean-Yves Martin; Alain Carry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit à l'éducation : quelle universalité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Contemporaines, pp.267-280, 2010, 978-2813000323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’éducation et pauvreté à Dakar : une école pour tous ou des écoles au profit de quelques-uns ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moguerou Laure; Barbieri Magali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et Pauvreté en Afrique : neuf communications présentés à la IVème conférence africaine sur la population (Tunis, Tunisie, 8-12 décembre 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'INED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-108, 2005, Documents de travail n°128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8802,400 +9137,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants hors l’école, (an)alphabétisme et fréquentation du supérieur au Sénégal : Analyse des métadonnées et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awissi Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire démographique et statistique de l’espace francophone (ODSEF), 80 p., 2018, Note de recherche ODSEF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02554005v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population et Pauvreté en Afrique : neuf communications présentées à la IVème conférence africaine sur la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et pauvreté en Afrique : relever les défis du 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Tunis, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents de travail de l'INED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9342,51 +9563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Moya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ba Gning" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vampo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.067.0097" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-015-0012-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0159" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00983774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ferrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leridon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.301.0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Wayack Pamb&#232;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awissi Madon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Goudiaby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guissou Sibi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Binetou-Dial" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binetou Dial Fatou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/volume-2-les-familles-face-aux-vulnerabilites/000346li/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350145v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brugeilles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blum-Le Coat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553996v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/20.500.12204/AXxajnCNkgKZhr-bmLu-" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Wade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Moya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ba Gning" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vampo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.067.0097" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-015-0012-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00983774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ferrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leridon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.301.0012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14may" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Wayack Pamb&#232;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awissi Madon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Goudiaby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guissou Sibi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Binetou-Dial" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binetou Dial Fatou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546396v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/volume-2-les-familles-face-aux-vulnerabilites/000346li/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350145v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brugeilles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blum-Le Coat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/20.500.12204/AXxajnCNkgKZhr-bmLu-" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Wade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>