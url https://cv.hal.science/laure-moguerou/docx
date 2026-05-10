--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -845,269 +845,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03991389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les familles monoparentales immigrées : des familles doublement pénalisées ?</w:t>
+                <w:t xml:space="preserve">The Educational Supports of Parents and Siblings in Immigrant Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rose Prigent</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40878-015-0012-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02553999v1</w:t>
+                <w:t xml:space="preserve">hal-01506871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Educational Supports of Parents and Siblings in Immigrant Families</w:t>
+                <w:t xml:space="preserve">Les familles monoparentales immigrées : des familles doublement pénalisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Migration Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.68-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40878-015-0012-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506871v1</w:t>
+                <w:t xml:space="preserve">halshs-02553999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille des familles et le devenir scolaire des enfants d'immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1152,559 +1152,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taille de la fratrie et statut social des enfants d’immigrés issus de familles nombreuses.</w:t>
+                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (1), pp.17-30. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 147-148 (3), pp.189-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/caf.2013.2744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.147.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435933v1</w:t>
+                <w:t xml:space="preserve">hal-04515717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
+                <w:t xml:space="preserve">Taille de la fratrie et statut social des enfants d’immigrés issus de familles nombreuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2013.2744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00967143v1</w:t>
+                <w:t xml:space="preserve">hal-02435933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide au travail scolaire dans les familles immigrées de milieux populaires</w:t>
+                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, N° 147-148 (3), pp.159-174. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 25 (147-148), pp.189-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.147.0159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02546407v1</w:t>
+                <w:t xml:space="preserve">halshs-00967143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter le vécu de la jeunesse et le devenir adulte des descendants de migrants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">L’aide au travail scolaire dans les familles immigrées de milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25 (147-148), pp.71-82</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, N° 147-148 (3), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.147.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00967145v1</w:t>
+                <w:t xml:space="preserve">halshs-02546407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, origine et autonomisation durant la période de jeunesse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquêter le vécu de la jeunesse et le devenir adulte des descendants de migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, N° 147-148 (3), pp.189-204. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 25 (147-148), pp.71-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.147.0189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04515717v1</w:t>
+                <w:t xml:space="preserve">halshs-00967145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de (déco)habiter des jeunes descendants d'immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61, pp.en attente</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires réussis d'enfants d'immigrés issus de familles très nombreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 173, pp.84-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1805,308 +1805,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des filles d'immigrés. Succès et orientations différentielles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+                <w:t xml:space="preserve">Les maternités dites tardives en France : enjeu de santé publique ou dissidence sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La production d’enfants, 30 (1), pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.301.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396724v1</w:t>
+                <w:t xml:space="preserve">hal-00983774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratisation de l'école à Dakar : les enseignements d'une enquête biographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La scolarisation des filles d'immigrés. Succès et orientations différentielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (3), pp.1-25</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165, pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396720v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maternités dites tardives en France : enjeu de santé publique ou dissidence sociale ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La démocratisation de l'école à Dakar : les enseignements d'une enquête biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.301.0012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00983774v1</w:t>
+                <w:t xml:space="preserve">hal-01396720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée dans la vie adulte des filles et fils d’immigrés</w:t>
               </w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 105, pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphères de sociabilités : relations familiales versus relations sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents de travail INED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 168, pp.101-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2655,51 +2655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.150, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3203,450 +3203,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler vie familiale et vie professionnelle à Dakar: une préoccupation quotidienne des femmes, un enjeu pour leur participation au développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Men at parental work in Dakar and Lomé : Are reconfigurations of female roles transforming those of men ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vampo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awissi Madon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Awa Diop</w:t>
+                <w:t xml:space="preserve">Norbert Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">87ème congrès de l’ACFAS, séance Éducation, émancipation, leadership et gouvernance : où en sont les femmes africaines ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">8ème European Conference on African Studies « Africa: Connections and Disruptions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149447v1</w:t>
+                <w:t xml:space="preserve">hal-04149436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation du panel « Éducation, Emploi et Transformation Des Rapports De Genre Au Sein Des Ménages »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarisation, emploi rémunéré et pouvoir de décision des femmes dans les ménages urbains d’Afrique de l’Ouest : une relation établie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union pour l’Étude de la Population Africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t>
+              <w:t xml:space="preserve">2ème congrès international du GIS Institut du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149416v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men at parental work in Dakar and Lomé : Are reconfigurations of female roles transforming those of men ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les hommes au travail…domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème European Conference on African Studies « Africa: Connections and Disruptions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">2ème congrès international du GIS Institut du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149436v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation, emploi rémunéré et pouvoir de décision des femmes dans les ménages urbains d’Afrique de l’Ouest : une relation établie ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articuler vie familiale et vie professionnelle à Dakar: une préoccupation quotidienne des femmes, un enjeu pour leur participation au développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awissi Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès international du GIS Institut du Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">87ème congrès de l’ACFAS, séance Éducation, émancipation, leadership et gouvernance : où en sont les femmes africaines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149428v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hommes au travail…domestique</w:t>
+                <w:t xml:space="preserve">Organisation du panel « Éducation, Emploi et Transformation Des Rapports De Genre Au Sein Des Ménages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès international du GIS Institut du Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Union pour l’Étude de la Population Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149426v1</w:t>
+                <w:t xml:space="preserve">hal-04149416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence de la séance « Entrepreneuriat social et religieux de femmes en Afrique de l’Ouest : des rapports de genre et des hiérarchies sociales renouvelés ? »</w:t>
               </w:r>
@@ -3809,51 +3809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awissi Madon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUSSP, International Population Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3904,51 +3904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awissi Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3980,135 +3980,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles dynamiques migratoires et conditions de vie des familles migrantes en France. Le cas des familles monoparentales immigrées</w:t>
+                <w:t xml:space="preserve">La réussite scolaire des filles descendantes d'immigrés : le rôle de leur histoire familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rose Prigent</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149485v1</w:t>
+                <w:t xml:space="preserve">hal-04149541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de garde des jeunes enfants issus de familles monoparentales immigrées</w:t>
               </w:r>
@@ -4310,51 +4284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème atelier-colloque d’hiver du GIERSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4373,286 +4347,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et vécus d’une situation atypique : femmes cheffes de ménage célibataires à Dakar et Ouagadougou</w:t>
+                <w:t xml:space="preserve">Nouvelles dynamiques migratoires et conditions de vie des familles migrantes en France. Le cas des familles monoparentales immigrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Awissi Madon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème atelier-colloque d’hiver du GIERSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">19e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149468v1</w:t>
+                <w:t xml:space="preserve">hal-04149485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement scolaire des élèves migrants dans l’école française</w:t>
+                <w:t xml:space="preserve">Perceptions et vécus d’une situation atypique : femmes cheffes de ménage célibataires à Dakar et Ouagadougou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awissi Madon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès de l'AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2ème atelier-colloque d’hiver du GIERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149480v1</w:t>
+                <w:t xml:space="preserve">hal-04149468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réussite scolaire des filles descendantes d'immigrés : le rôle de leur histoire familiale</w:t>
+                <w:t xml:space="preserve">Le traitement scolaire des élèves migrants dans l’école française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20e congrès de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149541v1</w:t>
+                <w:t xml:space="preserve">hal-04149480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoparentales et immigrées : des familles doublement pénalisées ?</w:t>
               </w:r>
@@ -4727,191 +4727,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrant Access to Training in France</w:t>
+                <w:t xml:space="preserve">Migrer dans l'enfance ou l'adolescence : quelles conséquences sur les trajectoires scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e World Congress Of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">18e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149500v1</w:t>
+                <w:t xml:space="preserve">hal-04149542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
+                <w:t xml:space="preserve">Immigrant Access to Training in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres Jeunes et Sociétés autour de la méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18e World Congress Of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149490v1</w:t>
+                <w:t xml:space="preserve">hal-04149500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
               </w:r>
@@ -4927,237 +4927,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Education et Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marseile, France</w:t>
+              <w:t xml:space="preserve">7ème Rencontres Jeunes et Sociétés autour de la méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149498v1</w:t>
+                <w:t xml:space="preserve">hal-04149490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décohabitation des jeunes descendants d'immigrés : entre contraintes et aspirations à l'autonomie</w:t>
+                <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bari, Italie</w:t>
+              <w:t xml:space="preserve">Rencontres Education et Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marseile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149543v1</w:t>
+                <w:t xml:space="preserve">hal-04149498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrer dans l'enfance ou l'adolescence : quelles conséquences sur les trajectoires scolaires ?</w:t>
+                <w:t xml:space="preserve">La décohabitation des jeunes descendants d'immigrés : entre contraintes et aspirations à l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149542v1</w:t>
+                <w:t xml:space="preserve">hal-04149543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Policies and Educational attainment of immigrants in France</w:t>
               </w:r>
@@ -5251,51 +5251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'IUSSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5314,696 +5314,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Parcours et traitement scolaires des enfants migrants en France »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to adulthood for descendants of immigrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Rencontres Jeunes et Sociétés autour de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque de l'EAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149518v1</w:t>
+                <w:t xml:space="preserve">halshs-00732875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'improbable : les parcours de réussite des descendants d'immigrés issus de familles nombreuses</w:t>
+                <w:t xml:space="preserve">« Parcours et traitement scolaires des enfants migrants en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">6ème Rencontres Jeunes et Sociétés autour de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00683246v1</w:t>
+                <w:t xml:space="preserve">hal-04149518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations scolaires dans les familles très nombreuses issues de l'immigration</w:t>
+                <w:t xml:space="preserve">Penser l'improbable : les parcours de réussite des descendants d'immigrés issus de familles nombreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la CNAF "Le destin scolaire des fratries", Université Paris Descartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00732877v1</w:t>
+                <w:t xml:space="preserve">halshs-00683246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le niveau scolaire des populations immigrées en France : miroir des constructions administratives »</w:t>
+                <w:t xml:space="preserve">Les mobilisations scolaires dans les familles très nombreuses issues de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">Séminaire de la CNAF "Le destin scolaire des fratries", Université Paris Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149505v1</w:t>
+                <w:t xml:space="preserve">halshs-00732877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large sibships : which family dynamics favour educational achievement among children of immigrants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Le niveau scolaire des populations immigrées en France : miroir des constructions administratives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel d'Imiscoe, Amsterdam, 28-29 août 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">17e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00732871v1</w:t>
+                <w:t xml:space="preserve">hal-04149505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraires du passage à la vie adulte des enfants d'immigrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hamel</w:t>
+                <w:t xml:space="preserve">Large sibships : which family dynamics favour educational achievement among children of immigrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Rencontres Jeunes et Sociétés autour de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Congrès annuel d'Imiscoe, Amsterdam, 28-29 août 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00683242v1</w:t>
+                <w:t xml:space="preserve">halshs-00732871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des filles d'immigrés. Succès et orientations différentielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Itinéraires du passage à la vie adulte des enfants d'immigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès des recherches féministes francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">6ème Rencontres Jeunes et Sociétés autour de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149515v1</w:t>
+                <w:t xml:space="preserve">halshs-00683242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to adulthood for descendants of immigrants in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La scolarisation des filles d'immigrés. Succès et orientations différentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'EAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">6ème congrès des recherches féministes francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00732875v1</w:t>
+                <w:t xml:space="preserve">hal-04149515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scolarités et diplômes des descendants d’immigrés. Effets des origines sociales, sexuées et migratoires »</w:t>
               </w:r>
@@ -6110,51 +6110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international de l'AIDELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6536,51 +6536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille des familles et le devenir scolaire des enfants d’immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,51 +7137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille des familles et le devenir scolaire et socio-professionnel des enfants d'immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,64 +7242,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances démographiques et logiques sociales de la fécondité dite tardive en France. in. Bajos N., Blondel B., Bouvier-Colle M.-H., Khoshnood B. Et Leridon H. « Les grossesses dites tardives en France : aspects sociodémographiques et conséquences épidémiologiques », Rapport remis au HCPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7328,838 +7328,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratisation de l’école et égalité des chances vont-elles de pair ?, in. Antoine P., Fall A.S., Adjamagbo A., Diagne A., Dial F.B., Moguerou L., Ndiaye A.L. « Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar », Rapport d’étape, deuxième phase, projet financé par le CODESRIA, Dakar</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">IFAN Cheikh Anta Diop; IRD - Institut de recherche pour le développement. 2004, p. 62-73</w:t>
+                <w:t xml:space="preserve">Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar, Rapport d’étape, deuxième phase, projet financé par le CODESRIA, Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Salam Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Binetou-Dial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFAN Cheikh Anta Diop; IRD - Institut de recherche pour le développement. 2004, 112 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149351v1</w:t>
+                <w:t xml:space="preserve">hal-04149368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar, Rapport d’étape, deuxième phase, projet financé par le CODESRIA, Dakar</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démocratisation de l’école et égalité des chances vont-elles de pair ?, in. Antoine P., Fall A.S., Adjamagbo A., Diagne A., Dial F.B., Moguerou L., Ndiaye A.L. « Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar », Rapport d’étape, deuxième phase, projet financé par le CODESRIA, Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFAN Cheikh Anta Diop; IRD - Institut de recherche pour le développement. 2004, p. 62-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatou Binetou-Dial</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04149368v1</w:t>
+                <w:t xml:space="preserve">hal-04149351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise, passage à l’âge adulte et devenir de la famille dans les classes moyennes et pauvres à Dakar, Rapport d’étape, première phase, projet financé par le CODESRIA, Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Antoine</w:t>
+                <w:t xml:space="preserve">Abdou Salam Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Salam Fall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
+                <w:t xml:space="preserve">Alioune Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alioune Diagne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatou Binetou-Dial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFAN Cheikh Anta Diop; IRD - Institut de recherche pour le développement. 2001, 136 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants hors l’école, (an)alphabétisme et fréquentation du supérieur au Sénégal : Analyse des métadonnées et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awissi Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire démographique et statistique de l’espace francophone (ODSEF), 80 p., 2018, Note de recherche ODSEF</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02554005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes chefs de ménage à Dakar et Ouagadougou : matérialité et vécu d'une situation atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Wayack Pambè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awissi Madon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne E. Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-118, 2018, Les sociétés africaines en mutation, 978-2-7605-5014-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires réussis d’enfants d’immigrés issus de familles très nombreuses (移民系大家族出身の子どもの学校経路)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La classe sociale et le choix d’orientation en France (フランスの教育制度の課題である、内部からの排除の根源を探り、いかなる形で社会階層による格差が表出しているのかを明らかにする。)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keisoshobo, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est elle qui doit tout gérer, c’est lui qui doit tout payer&amp;quot;. Articulation vie familiale et vie professionnelle des femmes à Dakar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles dynamiques migratoires et conditions de vie des familles migrantes en France. Le cas des familles monoparentales immigrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Anne E. Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORIS Michel; CAUCHI-DUVAL Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t>
+              <w:t xml:space="preserve">Les familles face aux vulnérabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association Internationale des Démographes de Langue Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-9521220-8-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168023v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles dynamiques migratoires et conditions de vie des familles migrantes en France. Le cas des familles monoparentales immigrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C’est elle qui doit tout gérer, c’est lui qui doit tout payer&amp;quot;. Articulation vie familiale et vie professionnelle des femmes à Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ORIS Michel; CAUCHI-DUVAL Nicolas. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binetou Dial Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne E. Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les familles face aux vulnérabilités</w:t>
+              <w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-153, 2018, Les sociétés africaines en mutation, 978-2-7605-5014-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvggx3tg.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02546396v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Trajectories and Transition to Employment of the Second Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8182,92 +8332,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchemin C., Hamel C., Simon P. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories and Origins: Survey on the Diversity of the French Population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 39-77, 2018, INED Population Studies, vol. 8, 978-3-319-76637-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76638-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires du primaire au supérieur des descendants d'immigrés et de natifs d'un DOM (Chapitre 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8300,73 +8450,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchemin C., dir.; Hamel C., dir.; Simon P., dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et origines : Enquête sur la diversité des populations en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED, pp.175-202, 2016, 978-2-7332-8004-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources scolaires des immigrés à la croisée des histoires migratoires et familiales (Chapitre 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8399,499 +8549,499 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchemin C., dir.; Hamel C., dir.; Simon P., dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et origines : Enquête sur la diversité des populations en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED, pp.147-174, 2016, 978-2-7332-8004-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarisation des filles : avancées et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Attané, Isabelle and Brugeilles, Carole and Rault, Wilfried. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas mondial des femmes. Les paradoxes de l'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ined, éditions Autrement, pp.46--47, 2015, Atlas-Monde, 978-2-7467-3584-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sexuées d’orientation : un phénomène universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brugeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Attané, Isabelle; Brugeilles, Carole; Rault, Wilfried. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas mondial des femmes. Les paradoxes de l'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Autrement, pp.48--49, 2015, Atlas-Monde, 978-2-7467-3584-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarité des enfants d'immigrés : un échec à relativiser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+                <w:t xml:space="preserve">Scolarisation des immigrés et migrations pour études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blum-Le Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Poinsot; Marie and Weber; Serge. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blum-Le Coat; Jean-Yves and Eberhard; Mireille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations et mutations de la société française, l’état des savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les immigrés en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.109-132, 2014, Les études de la Documentation française</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508371v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des immigrés et migrations pour études</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Blum-Le Coat</w:t>
+                <w:t xml:space="preserve">La scolarité des enfants d'immigrés : un échec à relativiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blum-Le Coat; Jean-Yves and Eberhard; Mireille. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poinsot; Marie and Weber; Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les immigrés en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations et mutations de la société française, l’état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.158-166, 2014, 978-2-7071-7711-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.poins.2014.01.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508338v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la scolarisation à l’emploi des femmes : un parcours contrarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier Denis; Bozon Michel; Perrot Michelle; Rochefort Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bazar du genre. Féminin/Masculin en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Textuel, pp.110-114, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants d'immigrés ont des parcours scolaires différenciés selon leur origine migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8924,366 +9074,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigrés et descendants d'immigrés en France : Édition 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEE, pp.266, 2012, Insee Références</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00747096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obstacles familiaux à la scolarisation comme mesure complémentaire du droit à l’éducation : le cas dakarois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Pilon; Jean-Yves Martin; Alain Carry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit à l'éducation : quelle universalité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Contemporaines, pp.267-280, 2010, 978-2813000323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’éducation et pauvreté à Dakar : une école pour tous ou des écoles au profit de quelques-uns ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moguerou Laure; Barbieri Magali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et Pauvreté en Afrique : neuf communications présentés à la IVème conférence africaine sur la population (Tunis, Tunisie, 8-12 décembre 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'INED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-108, 2005, Documents de travail n°128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149333v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">halshs-02554005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9563,51 +9563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Moya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ba Gning" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vampo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.067.0097" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-015-0012-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00983774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ferrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leridon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.301.0012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14may" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Wayack Pamb&#232;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awissi Madon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Goudiaby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guissou Sibi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Binetou-Dial" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binetou Dial Fatou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546396v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/volume-2-les-familles-face-aux-vulnerabilites/000346li/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350145v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brugeilles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blum-Le Coat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/20.500.12204/AXxajnCNkgKZhr-bmLu-" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Wade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Moya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ba Gning" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vampo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.067.0097" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-015-0012-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.147.0159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00983774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ferrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leridon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.301.0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14may" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Wayack Pamb&#232;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awissi Madon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Goudiaby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guissou Sibi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Fall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Binetou-Dial" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Wade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546396v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/volume-2-les-familles-face-aux-vulnerabilites/000346li/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binetou Dial Fatou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brugeilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blum-Le Coat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553996v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/20.500.12204/AXxajnCNkgKZhr-bmLu-" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barbieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>