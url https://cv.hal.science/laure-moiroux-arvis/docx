--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -72,2611 +72,2611 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path planning of Unmanned Aerial Vehicle flying at low height for Internet of Underground Things - Application to data collection of buried communicating sensor nodes in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuankang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Smart and Sustainable Technologies-SpliTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Croatie, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path planning of unmanned aerial vehicle flying at low height for Internet of underground things -Application to data collection of buried communicating sensor nodes in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuankang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International conference on smart and sustainable technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Split, Jun 2025, Split - Bol (Island of Brac), Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SpliTech65624.2025.11091712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal route planning of an unmanned aerial vehicle for data collection of agricultural sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Communications (INFOCOM) - Workshop on Networked Robotics and Communication Systems (NetRobics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2024, Vancouver (Canada), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Robot Control Based on Wireless Underground Sensor Network in Agriculture 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Computer Communication and the Internet (ICCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shonan Institute of Technology, Jun 2023, Fujisawa, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive robot control based on wireless undergroud sensor network in Agriculture 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Computer Communication and the Internet (ICCCI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Fujisawa, Japan. pp.217-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCI59363.2023.10210173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIDEA : Robot behavior adaptation from interactive communication with buried sensor nodes. Application to smart agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Machine Control &amp; Guidance (MCG 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wroclaw University of Science and Technology with Kölner Labor für Baumaschinen, Nov 2022, Wrocław, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance and angular resolutions improvement for a ground-based radar imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correcting topography effects on terrestrial radar maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new radar sensor for cutting height measurements in tree harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Robotics, Associated High-Technologies and Equipment for Agriculture and Forestry (RHEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Madrid, Spain. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif de suivi et de traçabilité pour animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOTECHS' 2011, Capteurs et systèmes de mesures pour les applications environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montoldre, France. p. 91 - p. 94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet PELICAN : un radar imageur pour la cartographie des milieux naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOTECHS' 2011, Capteurs et systèmes de mesures pour les applications environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montoldre, France. p. 85 - p. 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmanned Aerial Vehicle Optimal Route Planning for Data Collection of Underground Communicating Sensor Nodes in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Bendali-Mailfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuankang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Journal on Autonomous Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3748732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithm with Geometrical Heuristics for Solving the Close Enough Traveling Salesman Problem: Application to the Trajectory Planning of an Unmanned Aerial Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1), pp.44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/a16010044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConnecSenS, a Versatile IoT Platform for Environment Monitoring: Bring Water to Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.2896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23062896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet of underground things in agriculture 4.0: challenges, applications and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.4058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23084058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Collection from Buried Sensor Nodes by Means of an Unmanned Aerial Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (15), pp.5926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22155926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of LoRa technology in 433-MHz and 868-MHz for underground to aboveground data transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.106770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2022.106770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boat borne radar mapping versus aerial photogrammetry and mobile laser scanning applied to river gorge monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Rouveure</w:t>
+                <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Remote Sensing and Positioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (1), pp.48-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for orthorectification of terrestrial radar maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouveure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, p. 185 - p. 194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for orthorectification of terrestrial radar maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rouveure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, pp.185-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518759v1</w:t>
-              </w:r>
-[...1448 lines deleted...]
-                <w:t xml:space="preserve">hal-00655764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2733,64 +2733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t>
@@ -2988,51 +2988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux Arvis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Monod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.09.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI59363.2023.10210173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marionneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rameau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI59363.2023.10210173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Monod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marionneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rameau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>