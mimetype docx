--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2275,278 +2275,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boat borne radar mapping versus aerial photogrammetry and mobile laser scanning applied to river gorge monitoring</w:t>
+                <w:t xml:space="preserve">Method for orthorectification of terrestrial radar maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouveure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Remote Sensing and Positioning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, p. 185 - p. 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139877v1</w:t>
+                <w:t xml:space="preserve">hal-01073024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for orthorectification of terrestrial radar maps</w:t>
+                <w:t xml:space="preserve">Boat borne radar mapping versus aerial photogrammetry and mobile laser scanning applied to river gorge monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouveure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Journal of Remote Sensing and Positioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.48-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073024v1</w:t>
+                <w:t xml:space="preserve">hal-01139877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for orthorectification of terrestrial radar maps</w:t>
               </w:r>
@@ -2607,51 +2607,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, pp.185-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518759v1</w:t>
@@ -2988,51 +2988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI59363.2023.10210173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Monod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marionneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rameau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI59363.2023.10210173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Monod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marionneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rameau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>