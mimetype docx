--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1803,278 +1803,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConnecSenS, a Versatile IoT Platform for Environment Monitoring: Bring Water to Cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internet of underground things in agriculture 4.0: challenges, applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (6), pp.2896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23062896⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23084058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071904v1</w:t>
+                <w:t xml:space="preserve">hal-04071864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet of underground things in agriculture 4.0: challenges, applications and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ConnecSenS, a Versatile IoT Platform for Environment Monitoring: Bring Water to Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.4058. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.2896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23084058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23062896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071864v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Collection from Buried Sensor Nodes by Means of an Unmanned Aerial Vehicle</w:t>
               </w:r>
@@ -2275,278 +2275,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for orthorectification of terrestrial radar maps</w:t>
+                <w:t xml:space="preserve">Boat borne radar mapping versus aerial photogrammetry and mobile laser scanning applied to river gorge monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouveure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Journal of Remote Sensing and Positioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.48-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073024v1</w:t>
+                <w:t xml:space="preserve">hal-01139877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boat borne radar mapping versus aerial photogrammetry and mobile laser scanning applied to river gorge monitoring</w:t>
+                <w:t xml:space="preserve">Method for orthorectification of terrestrial radar maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouveure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moiroux Arvis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Remote Sensing and Positioning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, p. 185 - p. 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139877v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for orthorectification of terrestrial radar maps</w:t>
               </w:r>
@@ -2607,51 +2607,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, pp.185-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518759v1</w:t>
@@ -2988,51 +2988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI59363.2023.10210173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Monod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marionneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rameau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.09.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCI59363.2023.10210173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouveure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Monod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marionneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rameau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moiroux Arvis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>