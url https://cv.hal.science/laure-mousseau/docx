--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -661,705 +661,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal ocean acidification and increasing total alkalinity in the northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Variability of ultraplankton composition and distribution in an oligotrophic coastal ecosystem of the NW Mediterranean Sea derived from a two-year survey at the single cell level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Kapsenberg</w:t>
+                <w:t xml:space="preserve">Maria L Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mousseau</w:t>
+                <w:t xml:space="preserve">Ornella Passafiume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjorie Gossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (3), pp.411-426. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp. e0190121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-13-411-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534516v1</w:t>
+                <w:t xml:space="preserve">hal-01691672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of ultraplankton composition and distribution in an oligotrophic coastal ecosystem of the NW Mediterranean Sea derived from a two-year survey at the single cell level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Liénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria L Pedrotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Gossaert</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190121⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691672v1</w:t>
+                <w:t xml:space="preserve">hal-01510337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of particulate organic matter composition in coastal systems: a spatio-temporal study at multi-systems scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Breton</w:t>
+                <w:t xml:space="preserve">Coastal ocean acidification and increasing total alkalinity in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Kapsenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 156, pp.221-239. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.411-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-13-411-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510337v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
+                <w:t xml:space="preserve">Climate change and warm-water species at the north-western boundary of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
+                <w:t xml:space="preserve">Luisa Mangialajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Andrea Peirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
+                <w:t xml:space="preserve">Carla Morri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), p. 897-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maec.12277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225074v1</w:t>
+                <w:t xml:space="preserve">hal-01239259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and warm-water species at the north-western boundary of the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Mangialajo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Mousseau</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Peirano</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Morri</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maec.12277⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239259v1</w:t>
+                <w:t xml:space="preserve">hal-01225074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of the spring bloom in the northwestern Mediterranean Sea: influence of environmental pulse events on the in situ hourly-scale dynamics of the phytoplankton community structure</w:t>
               </w:r>
@@ -1397,51 +1397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.article n°387. </w:t>
@@ -1492,90 +1492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate Chemistry and Air-Sea CO2 Flux in a NW Mediterranean Bay Over a Four-Year Period: 2007-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heinen de Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ornella Passafiume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick S. Drupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUATIC GEOCHEMISTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (5-6), pp.399-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (11), pp.3143-3158. </w:t>
@@ -1749,319 +1749,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale distribution of zooplankton biomass in the northeast Atlantic Ocean determined with an Optical Plankton Counter: Relationships with environmental structures</w:t>
+                <w:t xml:space="preserve">Lipid biomarkers and bacterial lipase activities as indicators of organic matter and bacterial dynamics in contrasted regimes at the DYFAMED site, NW Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Labat</w:t>
+                <w:t xml:space="preserve">Nicolas Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Gasparini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Mousseau</w:t>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Boutoute</w:t>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2009.05.013⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (18), pp.1454-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DSR2.2008.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505007v1</w:t>
+                <w:t xml:space="preserve">hal-00412489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid biomarkers and bacterial lipase activities as indicators of organic matter and bacterial dynamics in contrasted regimes at the DYFAMED site, NW Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscale distribution of zooplankton biomass in the northeast Atlantic Ocean determined with an Optical Plankton Counter: Relationships with environmental structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+                <w:t xml:space="preserve">Stephane Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Mével</w:t>
+                <w:t xml:space="preserve">Marc Boutoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (18), pp.1454-1469. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (10), pp.1742-1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.DSR2.2008.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2009.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412489v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing diversity in the plankton: using patterns in Tintinnids (Planktonic marine ciliates) to identify mechanisms</w:t>
               </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lheureux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y del Amo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Pedrotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gossaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01239259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Peirano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4PN59KH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heinen de Carlo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Drupp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-013-9217-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F28RB2KP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3143-2011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2009.05.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F9MDV35-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve M&#233;vel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR2.2008.11.034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RL5TPBV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lemee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gasparini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heyndrickx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-1112-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayzaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutoute" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Gasparini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.1.0291" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gosselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Levasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fauchot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps199069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lheureux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y del Amo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Pedrotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gossaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01239259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Peirano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4PN59KH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heinen de Carlo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Drupp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-013-9217-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F28RB2KP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3143-2011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve M&#233;vel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR2.2008.11.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RL5TPBV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2009.05.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F9MDV35-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lemee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gasparini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heyndrickx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-1112-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayzaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutoute" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Gasparini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.1.0291" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gosselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Levasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fauchot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps199069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>