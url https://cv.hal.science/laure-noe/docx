--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -2560,291 +2560,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
+                <w:t xml:space="preserve">Electro-precipitation of magnetite nanoparticles: An electrochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Almairac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Verelst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (19), pp.195423. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (1), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760312v1</w:t>
+                <w:t xml:space="preserve">hal-01760313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-precipitation of magnetite nanoparticles: An electrochemical study</w:t>
+                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verelst</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (1), pp.155-158. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (19), pp.195423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760313v1</w:t>
+                <w:t xml:space="preserve">hal-01760312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for electro-chemical interactions between multi-walled carbon nanotubes and human macrophages</w:t>
               </w:r>
@@ -2989,51 +2989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-precipitation of Fe3O4 nanoparticles in ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo F.C. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,64 +3122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminated structural behaviour of C60 and C70 peapods under extreme conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwasiewicz-Wabnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,717 +3250,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+                <w:t xml:space="preserve">Texturising and structurising mechanisms of carbon nanofilaments during growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Delhey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">L. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Launois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (3), pp.035416. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (43), pp.4611-4618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b707742d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760319v1</w:t>
+                <w:t xml:space="preserve">hal-01636418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly stable Ag nanoparticles in agar-agar matrix as inorganic-organic hybrid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of carbon arc-discharge nanotubes to hydrogen energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sree Ramadevi</w:t>
+                <w:t xml:space="preserve">S. Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.N. Vasan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">B. Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Izouyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-006-9071-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (10), pp.3537-3542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01760320v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturising and structurising mechanisms of carbon nanofilaments during growth</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Latorre</w:t>
+                <w:t xml:space="preserve">Maryse Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b707742d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (8), pp. 2633-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01636418v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of carbon arc-discharge nanotubes to hydrogen energy storage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly stable Ag nanoparticles in agar-agar matrix as inorganic-organic hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Izouyar</w:t>
+                <w:t xml:space="preserve">Elayaraja Muthuswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sree Ramadevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.842⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (4), pp.561-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-006-9071-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760322v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Zakri</w:t>
+                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Derré</w:t>
+                <w:t xml:space="preserve">Axel Delhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pénicaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (8), pp. 2633-2639. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), pp.035416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207517v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Kelvin transport spectroscopy of fullerene peapod quantum dots</w:t>
               </w:r>
@@ -4063,77 +4063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Ni-Cu-Mg-Al-based catalysts preparation procedures for the synthesis of carbon nanofibers and nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ubieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Mehta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04941" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Mehta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04941" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>