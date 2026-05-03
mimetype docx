--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1368,295 +1368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coefficient of thermal expansion of carbon nanotubes measured by Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Learning from the past: Rare ε-Fe2O3 in the ancient black-glazed Jian (Tenmoku) wares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libo Deng</w:t>
+                <w:t xml:space="preserve">Catherine Dejoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Young</w:t>
+                <w:t xml:space="preserve">Weidong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian A. Kinloch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guoping Zhang</w:t>
+                <w:t xml:space="preserve">Apurva Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864056⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep04941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758089v1</w:t>
+                <w:t xml:space="preserve">hal-01760146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the past: Rare ε-Fe2O3 in the ancient black-glazed Jian (Tenmoku) wares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coefficient of thermal expansion of carbon nanotubes measured by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dejoie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sciau</w:t>
+                <w:t xml:space="preserve">Ian A. Kinloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weidong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Rong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apurva Mehta</w:t>
+                <w:t xml:space="preserve">Guoping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (5), pp.051907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep04941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4864056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760146v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decorated carbon nanotubes by silicon deposition in fluidized bed for Li-ion battery anodes</w:t>
               </w:r>
@@ -1899,360 +1899,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidized Bed Chemical Vapor Deposition of silicon on carbon nanotubes for Li-ion batteries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling between electronic and vibrational excitations in carbon nanotubes filled with C60 fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Utko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaelo Ferone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V. Krive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Shekhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Jonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5078⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (5), pp.839-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760583v1</w:t>
+                <w:t xml:space="preserve">hal-01760582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between electronic and vibrational excitations in carbon nanotubes filled with C60 fullerenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluidized Bed Chemical Vapor Deposition of silicon on carbon nanotubes for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coppey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 120 (5), pp.839-841. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8392-8395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760582v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoelectromechanical coupling in fullerene peapods probed by resonant electrical transport experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Utko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaelo Ferone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Utko</w:t>
+                <w:t xml:space="preserve">Ilya V. Krive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaelo Ferone</w:t>
+                <w:t xml:space="preserve">Robert I. Shekhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Jonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (4), </w:t>
@@ -2430,610 +2430,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of stress transfer within double-walled carbon nanotubes upon their ability to reinforce composites</w:t>
+                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Cui</w:t>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iann Kinloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Young</w:t>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200803683⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (19), pp.195423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760315v1</w:t>
+                <w:t xml:space="preserve">hal-01760312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-precipitation of magnetite nanoparticles: An electrochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verelst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (1), pp.155-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for electro-chemical interactions between multi-walled carbon nanotubes and human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Almairac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Silvana Fiorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">R. Psaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierimarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zonfrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (12), pp.2789-2804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760312v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for electro-chemical interactions between multi-walled carbon nanotubes and human macrophages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Fiorito</w:t>
+                <w:t xml:space="preserve">The effect of stress transfer within double-walled carbon nanotubes upon their ability to reinforce composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iann Kinloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.06.023⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (35), pp.3591-3595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200803683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01760314v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-precipitation of Fe3O4 nanoparticles in ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo F.C. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,881 +3116,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminated structural behaviour of C60 and C70 peapods under extreme conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+                <w:t xml:space="preserve">Texturising and structurising mechanisms of carbon nanofilaments during growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Iwasiewicz-Wabnig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">L. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rols</w:t>
+                <w:t xml:space="preserve">N. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 79 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (43), pp.4611-4618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/56003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b707742d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760321v1</w:t>
+                <w:t xml:space="preserve">hal-01636418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturising and structurising mechanisms of carbon nanofilaments during growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Performance of carbon arc-discharge nanotubes to hydrogen energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Izouyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b707742d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (10), pp.3537-3542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01636418v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of carbon arc-discharge nanotubes to hydrogen energy storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Weinberger</w:t>
+                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.D. Lamari</w:t>
+                <w:t xml:space="preserve">Axel Delhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Izouyar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (10), pp.3537-3542. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), pp.035416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760322v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
+                <w:t xml:space="preserve">Highly stable Ag nanoparticles in agar-agar matrix as inorganic-organic hybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Maugey</w:t>
+                <w:t xml:space="preserve">Elayaraja Muthuswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Neri</w:t>
+                <w:t xml:space="preserve">S. Sree Ramadevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Zakri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Pénicaud</w:t>
+                <w:t xml:space="preserve">H.N. Vasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (4), pp.561-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-006-9071-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207517v1</w:t>
+                <w:t xml:space="preserve">hal-01760320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly stable Ag nanoparticles in agar-agar matrix as inorganic-organic hybrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elayaraja Muthuswamy</w:t>
+                <w:t xml:space="preserve">Wilfrid Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sree Ramadevi</w:t>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.N. Vasan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Alain Derré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-006-9071-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (8), pp. 2633-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01760320v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Discriminated structural behaviour of C60 and C70 peapods under extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Delhey</w:t>
+                <w:t xml:space="preserve">A. Iwasiewicz-Wabnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Launois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (3), pp.035416. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/56003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760319v1</w:t>
+                <w:t xml:space="preserve">hal-01760321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Kelvin transport spectroscopy of fullerene peapod quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Utko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Nygård</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,77 +4063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Ni-Cu-Mg-Al-based catalysts preparation procedures for the synthesis of carbon nanofibers and nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ubieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,152 +4360,148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed diazonium/PEDOT-functionalized graphene electrode for antioxidant biomarkers detection: proof-of-concept for integration on silicon substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépôt chimique à partir d'une phase vapeur en lit fluidisé de nanoparticules de cuivre sur nanotubes de carbone multi-parois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th topical meeting of the international society of electrochemistry (ISE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Colloque francophone du carbone (SFEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Caarqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871456v1</w:t>
+                <w:t xml:space="preserve">hal-04415020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation ménagée de nanotubes de carbone multi-parois en lit fluidisé à partir de mélanges gazeux à base d'ozone</w:t>
               </w:r>
@@ -4610,148 +4606,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt chimique à partir d'une phase vapeur en lit fluidisé de nanoparticules de cuivre sur nanotubes de carbone multi-parois</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixed diazonium/PEDOT-functionalized graphene electrode for antioxidant biomarkers detection: proof-of-concept for integration on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone du carbone (SFEC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Caarqueiranne, France</w:t>
+              <w:t xml:space="preserve">19th topical meeting of the international society of electrochemistry (ISE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415020v1</w:t>
+                <w:t xml:space="preserve">hal-01871456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into carbon nanotubes synthesis from an original Pt/Ti alloy by catalytic chemical vapor deposition</w:t>
               </w:r>
@@ -4862,77 +4862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube composites: Benefits and precautions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iann Kinloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,52 +5255,202 @@
               <w:t xml:space="preserve">, Jun 2024, CRHEA (Valbonne), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication and Characterization of Au(111)/Mica Bimaterial Microcantilevers for Surface Sciences Nanocalorimetry Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Harmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5447,51 +5597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Mehta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04941" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Mehta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>