--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1117,278 +1117,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron deposition on multi-walled carbon nanotubes by fluidized bed MOCVD for aeronautic applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reductive dismantling and functionalization of carbon nanohorns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Pagona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Del Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ortolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201510036⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp. 5017-5019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc10389k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758088v1</w:t>
+                <w:t xml:space="preserve">hal-01135614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive dismantling and functionalization of carbon nanohorns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron deposition on multi-walled carbon nanotubes by fluidized bed MOCVD for aeronautic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lassègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Caussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp. 5017-5019. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (7), pp.861-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc10389k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135614v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from the past: Rare ε-Fe2O3 in the ancient black-glazed Jian (Tenmoku) wares</w:t>
               </w:r>
@@ -2430,291 +2430,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
+                <w:t xml:space="preserve">Electro-precipitation of magnetite nanoparticles: An electrochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Almairac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Verelst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (19), pp.195423. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (1), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760312v1</w:t>
+                <w:t xml:space="preserve">hal-01760313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-precipitation of magnetite nanoparticles: An electrochemical study</w:t>
+                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Groenen Serrano</w:t>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verelst</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (1), pp.155-158. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (19), pp.195423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760313v1</w:t>
+                <w:t xml:space="preserve">hal-01760312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for electro-chemical interactions between multi-walled carbon nanotubes and human macrophages</w:t>
               </w:r>
@@ -2989,51 +2989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-precipitation of Fe3O4 nanoparticles in ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo F.C. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,480 +3396,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Delhey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Maryse Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Launois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wilfrid Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (8), pp. 2633-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760319v1</w:t>
+                <w:t xml:space="preserve">hal-00207517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly stable Ag nanoparticles in agar-agar matrix as inorganic-organic hybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elayaraja Muthuswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sree Ramadevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Vasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (4), pp.561-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-006-9071-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial Improvement of Nanotube Processability by Freeze-Drying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Zakri</w:t>
+                <w:t xml:space="preserve">Orientation of C70 molecules in peapods as a function of the nanotube diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Derré</w:t>
+                <w:t xml:space="preserve">Axel Delhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pénicaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (8), pp. 2633-2639. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), pp.035416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207517v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminated structural behaviour of C60 and C70 peapods under extreme conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwasiewicz-Wabnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Mehta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Rybkovskiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Mevellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania C. Cazares-Huerta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.12.098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503179v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.03.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Pagona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Del Canto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc10389k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Mehta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Young" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Kinloch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2013.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramarozatovo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483719C158A9B5BBC0936072C00BBF459C9FA1EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Utko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaelo Ferone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Krive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Shekhter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Jonson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.839" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verberck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6MWDCQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verelst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Psaila" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierimarchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zonfrillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.06.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDXN53W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Kinloch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200803683" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F.C. Marques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.165" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VHKDGTL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Latorre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707742d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECD074745721C6EAF3526AB2C16C1E2F52EE1285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weinberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Lamari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Izouyar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.842" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;nicaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayaraja Muthuswamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sree Ramadevi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vasan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9071-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWTD431C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Delhey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035416" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwasiewicz-Wabnig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/56003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403909" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ubieto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D78RCXS5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01871456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquidia Pacheco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caprais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1514101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>