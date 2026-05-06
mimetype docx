--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure PARES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique fonctionnement et performances des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alenya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de systèmes de cultures: vers une réduction d’intensité de travail du sol en maraichage et grandes cultures, impact sur la santé des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Dominguez Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wittling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la réduction du travail des sols et apports de matières organiques sur les fonctions des sols maraîchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH Etude du fonctionnement et des performances d'agrosystèmes maraîchers avec mulchs végétaux 2024 -2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du GIS PICLEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PICLEG, Sep 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation processes between sweet pepper and associated crops in additive intercropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.141-148, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures de diversification d'hiver : EPINARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et faisabilité de la biodésinfection avec des brassicacees en maraichage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Nationales : Fruits &amp; Légumes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). Paris, FRA.; Groupe de Recherche en Agriculture Biologique (GRAB). Avignon, FRA.; Inter Bio Bretagne - Association Interprofessionnelle de la Filière Agrobiologique Bretonne (IBB). Rennes, FRA., Dec 2011, Rennes, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable cropping systems by combining scientific and empirical knowledge. The example of soil-born disease control on vegetable sheltered crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fauriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium on Horticulture in Europe (SHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est ce légume ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bouloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dataset of the impact assessment of vegetable intercropping on agroeconomic performances, pests and beneficials, and soil resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109607. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serres et Plein Champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 395, 2-5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trio pour l'été.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 385, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et expérimenter en réseau des combinaisons de pratiques pour une gestion durable des bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jayoyy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures sous abri : des alternatives à la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 381, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les systèmes maraîchers sous abris. Le projet Gedubat visant les bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodésinfection sous abri : faisabilité de la moutarde brune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 275, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodésinfection sous abri : moutarde brune, quelle efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 278, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la matière organique en culture sous abri : le match Humus du commerce contre Compost de déchets verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 275, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements organiques et maraîchage biologique sous abri : résultats de 8 années d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo-MO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabiotel : synthèse des premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une diversité à la disposition des producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 305, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate : Tomate pour la vente directe, en conduite bio : de la diversité...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 260, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements organiques:une base d'entretien de la fertilité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade/Tomate. Maladies telluriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 245, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri. Fertilité des sols maraîchers sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and nitrate distribution as related to the critical plant N status of a fertigated tomato crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bruyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (2), pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements organiques et maraîchage biologique sous abri : résultats en 5ème année d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo-MO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorgho/Engrais vert : Quelques propriétés du sorgho selon sa place dans la rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 201, pp.7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate en sol. Surfertilisation, surconsommation, surcoût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade. Coeurs bloqués des laitues: des pistes d'amélioration pour 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 181, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate sous abri. Une grappe mieux soutenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 216, pp.79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate : fertilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 167, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate d'abri froid. Fertilisation et restriction en azote : le standard actuel inadapté au sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 220, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomates sous abri. L'intérêt des supports de bouquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 190, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate. CO2 : quel apport pour la zone méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 195, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte l'hétérogénéité de l'azote sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 199, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation : l'hétérogénéité de l'azote sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 199, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade sous abri. Raisonner=fractionner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 150, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate. CO2 : quel apport pour la zone méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 195, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engrais verts : sorgho à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 144, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concombre : les pieds dans la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 181, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concombre de printemps chauffé. Quoi de neuf en 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 126, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concombre, on greffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concombre. Le greffage, pourquoi pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate de serre. Conduite de plante et organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 163, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greffage en sol : deux têtes, pourquoi pas trois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 109, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser des matières organiques en maraichage pour préserver la qualité des sols ? Avec ou sans compostage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD, Conception, expérimentation et évaluation de systèmes maraîchers sous abris, agroécologiques, diversifiés et adaptés aux spécifications de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UE Maraîchage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species summer cover crop in protected vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Système GEDUBAT : &amp;quot;Techniques validées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Système GEBUBAT : &amp;quot; Stimuler la vie du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Système GEDUBAT : &amp;quot; Plus de risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles références pour une production de légumes de territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Syal : techniques, vivres et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences and Technologies, 978-2-7592-0500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche pratique fertilisation azotée salade sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure PARES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH, Conception de stratégies alternatives de couverture du sol en cultures maraîchères dans un contexte de changement climatique fonctionnement et performances des agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite UE Maraichage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alenya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de systèmes de cultures: vers une réduction d’intensité de travail du sol en maraichage et grandes cultures, impact sur la santé des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan David Dominguez Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wittling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la réduction du travail des sols et apports de matières organiques sur les fonctions des sols maraîchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERMULCH Etude du fonctionnement et des performances d'agrosystèmes maraîchers avec mulchs végétaux 2024 -2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du GIS PICLEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PICLEG, Sep 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation processes between sweet pepper and associated crops in additive intercropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.141-148, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures de diversification d'hiver : EPINARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et faisabilité de la biodésinfection avec des brassicacees en maraichage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Nationales : Fruits &amp; Légumes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). Paris, FRA.; Groupe de Recherche en Agriculture Biologique (GRAB). Avignon, FRA.; Inter Bio Bretagne - Association Interprofessionnelle de la Filière Agrobiologique Bretonne (IBB). Rennes, FRA., Dec 2011, Rennes, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable cropping systems by combining scientific and empirical knowledge. The example of soil-born disease control on vegetable sheltered crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fauriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium on Horticulture in Europe (SHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est ce légume ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bouloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dataset of the impact assessment of vegetable intercropping on agroeconomic performances, pests and beneficials, and soil resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109607. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serres et Plein Champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 395, 2-5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trio pour l'été.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 385, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et expérimenter en réseau des combinaisons de pratiques pour une gestion durable des bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Védie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jayoyy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures sous abri : des alternatives à la salade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 381, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les systèmes maraîchers sous abris. Le projet Gedubat visant les bioagresseurs du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; inoculum between lettuce crop and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (3), pp.701-708. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodésinfection sous abri : faisabilité de la moutarde brune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 275, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodésinfection sous abri : moutarde brune, quelle efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 278, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la matière organique en culture sous abri : le match Humus du commerce contre Compost de déchets verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 275, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements organiques et maraîchage biologique sous abri : résultats de 8 années d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo-MO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabiotel : synthèse des premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannie Trottin-Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une diversité à la disposition des producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 305, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate : Tomate pour la vente directe, en conduite bio : de la diversité...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 260, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements organiques:une base d'entretien de la fertilité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade/Tomate. Maladies telluriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 245, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraîchage sous abri. Fertilité des sols maraîchers sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and nitrate distribution as related to the critical plant N status of a fertigated tomato crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bruyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (2), pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements organiques et maraîchage biologique sous abri : résultats en 5ème année d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo-MO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorgho/Engrais vert : Quelques propriétés du sorgho selon sa place dans la rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 201, pp.7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate en sol. Surfertilisation, surconsommation, surcoût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade. Coeurs bloqués des laitues: des pistes d'amélioration pour 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 181, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate sous abri. Une grappe mieux soutenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 216, pp.79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate : fertilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 167, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate d'abri froid. Fertilisation et restriction en azote : le standard actuel inadapté au sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 220, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomates sous abri. L'intérêt des supports de bouquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 190, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate. CO2 : quel apport pour la zone méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 195, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation : l'hétérogénéité de l'azote sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 199, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte l'hétérogénéité de l'azote sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 199, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade sous abri. Raisonner=fractionner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 150, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engrais verts : sorgho à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 144, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate. CO2 : quel apport pour la zone méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 195, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concombre : les pieds dans la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 181, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concombre de printemps chauffé. Quoi de neuf en 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 126, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concombre, on greffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concombre. Le greffage, pourquoi pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomate de serre. Conduite de plante et organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 163, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greffage en sol : deux têtes, pourquoi pas trois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serre et Plein Champ (Pyrénées Orientales 66)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 109, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVEGFOOD, Conception, expérimentation et évaluation de systèmes maraîchers sous abris, agroécologiques, diversifiés et adaptés aux spécifications de leurs filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UE Maraîchage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser des matières organiques en maraichage pour préserver la qualité des sols ? Avec ou sans compostage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species summer cover crop in protected vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Système GEDUBAT : &amp;quot;Techniques validées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Système GEBUBAT : &amp;quot; Stimuler la vie du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche Système GEDUBAT : &amp;quot; Plus de risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles références pour une production de légumes de territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des Syal : techniques, vivres et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Update Sciences and Technologies, 978-2-7592-0500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche pratique fertilisation azotée salade sous abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Parès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vonie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez Bohorquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wittling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pascal pradere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Comes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouloc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Catala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109607" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jayoyy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin-Caudal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674968v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Launay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vonie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gaudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez Bohorquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wittling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pascal pradere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Comes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouloc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Catala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109607" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clerc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jayoyy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeannequin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannie Trottin-Caudal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674968v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674001v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697525v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Launay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Husson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1052-le-temps-des-syal.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>