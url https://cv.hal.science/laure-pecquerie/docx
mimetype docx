--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -461,295 +461,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable machine learning initialization methods for the calibration of Dynamic Energy Budget models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-chain omega-3 fatty acids and metallic elements in small pelagic fish from South Africa from a human consumption perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Oliveira</w:t>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonela Geja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">João M.C. Sousa</w:t>
+                <w:t xml:space="preserve">Enora Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 152, pp.109018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2026.109018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514637v1</w:t>
+                <w:t xml:space="preserve">hal-05549207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-chain omega-3 fatty acids and metallic elements in small pelagic fish from South Africa from a human consumption perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fany Sardenne</w:t>
+                <w:t xml:space="preserve">Reliable machine learning initialization methods for the calibration of Dynamic Energy Budget models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yonela Geja</w:t>
+                <w:t xml:space="preserve">Filipe M.P. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Jaffrezic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">João M.C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 152, pp.109018. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 94, pp.103624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2026.109018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549207v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heart's energy secret: impact of DHA deficiency on cardiac mitochondrial efficiency and thermal performance in sardine ( Sardina pilchardus )</w:t>
               </w:r>
@@ -863,295 +863,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+                <w:t xml:space="preserve">From formulae, via models to theories: Dynamic Energy Budget theory illustrates requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Sebastiaan A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Michael Kearney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Araignous</w:t>
+                <w:t xml:space="preserve">Nina Marn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Tânia Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Tiago Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 497, pp.110869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+                <w:t xml:space="preserve">hal-04742753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From formulae, via models to theories: Dynamic Energy Budget theory illustrates requirements</w:t>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan A.L.M. Kooijman</w:t>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kearney</w:t>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Marn</w:t>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tânia Sousa</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Domingos</w:t>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 497, pp.110869. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742753v1</w:t>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t>
               </w:r>
@@ -2203,459 +2203,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate the growth and survival of European seabass in the Bay of Biscay - English Channel area</w:t>
+                <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+                <w:t xml:space="preserve">Florence Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Huret</w:t>
+                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Woillez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Allal</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 423, pp.109007. </w:t>
+              <w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921206v1</w:t>
+                <w:t xml:space="preserve">hal-02926105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of environmental variability on Pinctada margaritifera life-history traits: A full life cycle deb modeling approach</w:t>
+                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate the growth and survival of European seabass in the Bay of Biscay - English Channel area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Sangare</w:t>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lo-Yat</w:t>
+                <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Thomas</w:t>
+                <w:t xml:space="preserve">Francois Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 423, pp.109006. </w:t>
+              <w:t xml:space="preserve">, 2020, 423, pp.109007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530649v1</w:t>
+                <w:t xml:space="preserve">hal-02921206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t>
+                <w:t xml:space="preserve">Impact of environmental variability on Pinctada margaritifera life-history traits: A full life cycle deb modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mounier</w:t>
+                <w:t xml:space="preserve">Nathanaël Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+                <w:t xml:space="preserve">Alain Lo-Yat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t>
+              <w:t xml:space="preserve">, 2020, 423, pp.109006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926105v1</w:t>
+                <w:t xml:space="preserve">hal-02530649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 1: Revisiting parameterisation and calibration of a DEB model to consider inter-individual variability in experimental and natural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,51 +2663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E Sardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 433, pp.109224. </w:t>
@@ -2977,1039 +2977,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting multiple models to multiple data sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goncalo M. Marques</w:t>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstadia Lika</w:t>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starrlight Augustine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan A. L. M. Kooijman</w:t>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.48-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873894v1</w:t>
+                <w:t xml:space="preserve">hal-02114544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the reproductive cycle of two Great Scallop populations in Brittany (France) using a DEB modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fitting multiple models to multiple data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goncalo M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Gourault</w:t>
+                <w:t xml:space="preserve">Konstadia Lika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lavaud</w:t>
+                <w:t xml:space="preserve">Starrlight Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastiaan A. L. M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.207-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324233v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of hypoxia on the energy budget of Atlantic cod in two populations of the Gulf of Saint-Lawrence, Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">New insights into the reproductive cycle of two Great Scallop populations in Brittany (France) using a DEB modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Gourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Thomas</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyondet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.243-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530668v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling reproductive traits of an invasive bivalve species under contrasting climate scenarios from 1960 to 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Gourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.128-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+                <w:t xml:space="preserve">Modeling the impact of hypoxia on the energy budget of Atlantic cod in two populations of the Gulf of Saint-Lawrence, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Hugues P. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Guyondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.243-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114544v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hypoxia on metabolic functions in marine organisms: Observed patterns and modelling assumptions within the context of Dynamic Energy Budget (DEB) theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Pousse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Rannou</w:t>
+                <w:t xml:space="preserve">Denis Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.231-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114653v1</w:t>
+                <w:t xml:space="preserve">hal-02530659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypoxia on metabolic functions in marine organisms: Observed patterns and modelling assumptions within the context of Dynamic Energy Budget (DEB) theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+                <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.231-242. </w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530659v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of physical and physiological performances of blacklip pearl oyster larvae in view of DEB modeling and recruitment assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lo-Yat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 512, pp.42-50. </w:t>
@@ -4047,103 +4047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AmP project: Comparing species on the basis of dynamic energy budget parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goncalo M. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starrlight Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadia Lika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006100. </w:t>
@@ -4328,51 +4328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is reproduction limiting growth? Comment on &amp;quot;Physics of metabolic organization&amp;quot; by Marko Jusup et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadia Lika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Life Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20, pp.75-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4406,64 +4406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bijection from data to parameter space with the standard DEB model quantifies the supply–demand spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadia Lika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starrlight Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5088,51 +5088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62 (2-3), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t>
@@ -5745,51 +5745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
@@ -6088,1096 +6088,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carl van Der Lingen</w:t>
+                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton Rouge, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179244v1</w:t>
+                <w:t xml:space="preserve">hal-04679030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+                <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679030v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyondet</w:t>
+                <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grea Groenewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cugier</w:t>
+                <w:t xml:space="preserve">Carl van Der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton Rouge, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179984v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreasing trend in size for small pelagic fish across European waters: Bioenergetic modeling to explore the underlying individual to population scale processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Flores Valiente</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+                <w:t xml:space="preserve">Cedric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180091v1</w:t>
+                <w:t xml:space="preserve">hal-04179051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing trend in size for small pelagic fish across European waters: Bioenergetic modeling to explore the underlying individual to population scale processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Menu</w:t>
+                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179051v1</w:t>
+                <w:t xml:space="preserve">hal-04180091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic food-webs in the Benguela upwelling system: omega-3 sources and transfers, and the link to the N supply</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anibal Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180076v1</w:t>
+                <w:t xml:space="preserve">hal-04180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we learn with Dynamic Energy Budget (DEB) models for small pelagic fish? Invited Talk, Session 2 Life Cycle Closure: Advances in Process Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic food-webs in the Benguela upwelling system: omega-3 sources and transfers, and the link to the N supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179227v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution de la taille et de la condition des petits pélagiques du golfe de Gascogne : exploration des processus sous-jacents via une approche de modélisation bioénergétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do we learn with Dynamic Energy Budget (DEB) models for small pelagic fish? Invited Talk, Session 2 Life Cycle Closure: Advances in Process Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française d'Halieutique : Les systèmes halieutiques face aux crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179053v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
+                <w:t xml:space="preserve">Diminution de la taille et de la condition des petits pélagiques du golfe de Gascogne : exploration des processus sous-jacents via une approche de modélisation bioénergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Association Française d'Halieutique : Les systèmes halieutiques face aux crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180087v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efectos de la escasez trófica de ácidos grasos OMEGA 3 de cadena larga en los pelágicos menores y las poblaciones humanas: desarrollo de un marco interdisciplinario que combina enfoques físicos, biológicos, económicos y sociológicos: el proyecto OMEGA</w:t>
               </w:r>
@@ -7426,51 +7426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7551,64 +7551,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola De Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grea Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7851,847 +7851,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEB theory and stable isotope dynamics : exploring alternative ways</w:t>
+                <w:t xml:space="preserve">Investigating overmortality of adult sardines in the Gulf of Lions using a DEB approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lefebvre</w:t>
+                <w:t xml:space="preserve">Q Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ballutaud</w:t>
+                <w:t xml:space="preserve">C Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Martinez del Rio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">J-M Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179277v1</w:t>
+                <w:t xml:space="preserve">hal-04180103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate on growth and survival of European seabass in the North east Atlantic</w:t>
+                <w:t xml:space="preserve">Investigate the sensitivity of the pearl oyster (Pinctada margaritifera) to environmental conditions in the context of black pearl farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Dambrine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Huret</w:t>
+                <w:t xml:space="preserve">N. Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Woillez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">A. Lo-Yat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lopez</w:t>
+                <w:t xml:space="preserve">A. Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179285v1</w:t>
+                <w:t xml:space="preserve">hal-04179274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hypoxia on cod bioenergetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEB theory and stable isotope dynamics : exploring alternative ways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Thomas</w:t>
+                <w:t xml:space="preserve">S Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Pecquerie</w:t>
+                <w:t xml:space="preserve">M Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Benoît</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Martinez del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179287v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating overmortality of adult sardines in the Gulf of Lions using a DEB approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate on growth and survival of European seabass in the North east Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Queiros</w:t>
+                <w:t xml:space="preserve">M Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Saraux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180103v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigate the sensitivity of the pearl oyster (Pinctada margaritifera) to environmental conditions in the context of black pearl farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of hypoxia on cod bioenergetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sangare</w:t>
+                <w:t xml:space="preserve">Y Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo-Yat</w:t>
+                <w:t xml:space="preserve">L Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Moullac</w:t>
+                <w:t xml:space="preserve">H Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Thomas</w:t>
+                <w:t xml:space="preserve">T Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179274v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of POPs bioaccumulation to Global Change factors. Application of an original DEB-TK approach to the Gironde estuary common sole Solea solea</w:t>
+                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Mounier</w:t>
+                <w:t xml:space="preserve">A Aguirre Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Loizeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">F Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lobry</w:t>
+                <w:t xml:space="preserve">G Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
+              <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180101v1</w:t>
+                <w:t xml:space="preserve">hal-04180094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Aguirre Velarde</w:t>
+                <w:t xml:space="preserve">Sensitivity of POPs bioaccumulation to Global Change factors. Application of an original DEB-TK approach to the Gironde estuary common sole Solea solea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Flye-Sainte-Marie</w:t>
+                <w:t xml:space="preserve">J Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180094v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioural responses to their environment</w:t>
               </w:r>
@@ -9854,277 +9854,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+                <w:t xml:space="preserve">Variabilité des traits de vie chez les anchois du genre Engraulis dans les zones d'upwelling : plasticité environnementale ou adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Ouzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire sur les petits pélagiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103928v1</w:t>
+                <w:t xml:space="preserve">hal-05029717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des traits de vie chez les anchois du genre Engraulis dans les zones d'upwelling : plasticité environnementale ou adaptation ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Menu</w:t>
+                <w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire sur les petits pélagiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Plouzané, France</w:t>
+              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029717v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t>
               </w:r>
@@ -10229,402 +10229,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
+                <w:t xml:space="preserve">María-José Lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179986v1</w:t>
+                <w:t xml:space="preserve">hal-04181607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179840v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María-José Lagunes</w:t>
+                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t>
+              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181607v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of life History Traits in small Pelagic Fish communities in High-Productivity Coastal Systems</w:t>
               </w:r>
@@ -10636,51 +10636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Duarte Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10731,90 +10731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10895,51 +10895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10981,90 +10981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBSe@: an e-learning platform to introduce the Dynamic Energy Budget (DEB) theory for marine ecology, fisheries sciences and aquaculture applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11354,51 +11354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11839,51 +11839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="099EC213"/>
+    <w:nsid w:val="91ED12C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12070,51 +12070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pecquerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-1056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122203313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9918-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo F Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M P Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M.P. Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.C. Sousa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103624" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102943" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03324050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sardenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.664601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Sangare" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dortel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo M. Marques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadia Lika" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Gourault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Beno&#238;t" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006100" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2017.01.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Alm Kooijman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.03.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3CW4RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196964v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecquerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jusup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.04.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVFGSKLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027055" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Nisbet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0097" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.06.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kooijman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Meer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00053.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M77B6TN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Coetzee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Leslie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179277v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballutaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez del Rio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179285v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dambrine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lopez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pecquerie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beno&#238;t" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guyondet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180103v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Queiros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saraux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Fromentin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179274v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sangare" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo-Yat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moullac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180101v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mounier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loizeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864528v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Santos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04182251v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372321v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbaye Baye" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161361v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Millner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pecquerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-1056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122203313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9918-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo F Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M P Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M.P. Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.C. Sousa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102943" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03324050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sardenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.664601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Sangare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dortel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873894v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo M. Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadia Lika" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324233v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Gourault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Beno&#238;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006100" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2017.01.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Alm Kooijman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.03.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3CW4RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196964v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecquerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jusup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.04.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVFGSKLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027055" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Nisbet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0097" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.06.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kooijman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Meer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00053.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M77B6TN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Coetzee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Leslie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Queiros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saraux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Fromentin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179274v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sangare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo-Yat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moullac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballutaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez del Rio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dambrine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lopez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179287v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pecquerie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beno&#238;t" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guyondet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180101v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mounier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loizeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864528v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Santos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04182251v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372321v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbaye Baye" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161361v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Millner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>