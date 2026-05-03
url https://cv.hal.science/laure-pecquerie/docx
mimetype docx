--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -595,9248 +595,9507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable machine learning initialization methods for the calibration of Dynamic Energy Budget models</w:t>
+                <w:t xml:space="preserve">From calibration to identifiability analysis: Using a multi-reserve DEB model to understand holopelagic Sargassum spp. growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Oliveira</w:t>
+                <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe M.P. Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Evelyn Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João M.C. Sousa</w:t>
+                <w:t xml:space="preserve">Roman Vásquez-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103624⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 516, pp.111578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514637v1</w:t>
+                <w:t xml:space="preserve">hal-05589419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heart's energy secret: impact of DHA deficiency on cardiac mitochondrial efficiency and thermal performance in sardine ( Sardina pilchardus )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliable machine learning initialization methods for the calibration of Dynamic Energy Budget models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+                <w:t xml:space="preserve">Diogo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Salin</w:t>
+                <w:t xml:space="preserve">Filipe M.P. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">João M.C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.251331⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 94, pp.103624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387487v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From formulae, via models to theories: Dynamic Energy Budget theory illustrates requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The heart's energy secret: impact of DHA deficiency on cardiac mitochondrial efficiency and thermal performance in sardine ( Sardina pilchardus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan A.L.M. Kooijman</w:t>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kearney</w:t>
+                <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Marn</w:t>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tânia Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiago Domingos</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110869⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (23), pp.jeb251331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742753v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From formulae, via models to theories: Dynamic Energy Budget theory illustrates requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan A.L.M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Michael Kearney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Nina Marn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Araignous</w:t>
+                <w:t xml:space="preserve">Tânia Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Tiago Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 497, pp.110869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 215, pp.103034. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138616v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-correction models for δ13C values across small pelagic fishes (Clupeiformes) from the Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Raynon</w:t>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl van der Lingen</w:t>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sadio</w:t>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 192, pp.106213. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.103034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305861v1</w:t>
+                <w:t xml:space="preserve">hal-04138616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red muscle of small pelagic fishes’ fillets are high-quality sources of essential fatty acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid-correction models for δ13C values across small pelagic fishes (Clupeiformes) from the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
+                <w:t xml:space="preserve">Thomas Raynon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Brosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Carl van der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105304⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192, pp.106213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305881v1</w:t>
+                <w:t xml:space="preserve">hal-04305861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the bottom-up hypothesis for the decline in size of anchovy and sardine across European waters through a bioenergetic modeling approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red muscle of small pelagic fishes’ fillets are high-quality sources of essential fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bacher</w:t>
+                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Doray</w:t>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 210, pp.102943. </w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.105304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104172v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Upwelling Systems an Underestimated Source of Long Chain Omega‐3 in the Ocean? The Case of the Southern Benguela Upwelling System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the bottom-up hypothesis for the decline in size of anchovy and sardine across European waters through a bioenergetic modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+                <w:t xml:space="preserve">Clara Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Flynn</w:t>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Burger</w:t>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.102943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JG007528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219726v1</w:t>
+                <w:t xml:space="preserve">hal-04104172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Upwelling Systems an Underestimated Source of Long Chain Omega‐3 in the Ocean? The Case of the Southern Benguela Upwelling System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JG007528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215360v1</w:t>
+                <w:t xml:space="preserve">hal-04219726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 Pathways in Upwelling Systems: The Link to Nitrogen Supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Sardenne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Machu</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 359, pp.129828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.664601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03324050v1</w:t>
+                <w:t xml:space="preserve">hal-03215360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Ecotoxicology for a Multisubstance World</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Frost</w:t>
+                <w:t xml:space="preserve">Omega-3 Pathways in Upwelling Systems: The Link to Nitrogen Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Wagner</w:t>
+                <w:t xml:space="preserve">Fanny Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chiara Accolla</w:t>
+                <w:t xml:space="preserve">Eric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaa160⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.664601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167855v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometric Ecotoxicology for a Multisubstance World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Peace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mounier</w:t>
+                <w:t xml:space="preserve">Paul Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Loizeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Nicole Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Chiara Accolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.132-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaa160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926105v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate the growth and survival of European seabass in the Bay of Biscay - English Channel area</w:t>
+                <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+                <w:t xml:space="preserve">Florence Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Huret</w:t>
+                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Woillez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Allal</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 423, pp.109007. </w:t>
+              <w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921206v1</w:t>
+                <w:t xml:space="preserve">hal-02926105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of environmental variability on Pinctada margaritifera life-history traits: A full life cycle deb modeling approach</w:t>
+                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate the growth and survival of European seabass in the Bay of Biscay - English Channel area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Sangare</w:t>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lo-Yat</w:t>
+                <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Thomas</w:t>
+                <w:t xml:space="preserve">Francois Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 423, pp.109006. </w:t>
+              <w:t xml:space="preserve">, 2020, 423, pp.109007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530649v1</w:t>
+                <w:t xml:space="preserve">hal-02921206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 1: Revisiting parameterisation and calibration of a DEB model to consider inter-individual variability in experimental and natural conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mounier</w:t>
+                <w:t xml:space="preserve">Impact of environmental variability on Pinctada margaritifera life-history traits: A full life cycle deb modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lo-Yat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 433, pp.109224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109224⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 423, pp.109006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926101v1</w:t>
+                <w:t xml:space="preserve">hal-02530649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Energy Budget simulation approach to investigate the eco-physiological factors behind the two-stanza growth of yellowfin tuna (Thunnus albacares)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dortel</w:t>
+                <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 1: Revisiting parameterisation and calibration of a DEB model to consider inter-individual variability in experimental and natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana E Sardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 437, pp.109297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109297⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 433, pp.109224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992798v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval supply of Peruvian scallop to the marine reserve of Lobos de Tierra Island: A modeling approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">A Dynamic Energy Budget simulation approach to investigate the eco-physiological factors behind the two-stanza growth of yellowfin tuna (Thunnus albacares)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 437, pp.109297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193267v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitting multiple models to multiple data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goncalo M. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadia Lika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starrlight Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan A. L. M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.48-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the reproductive cycle of two Great Scallop populations in Brittany (France) using a DEB modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Gourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.207-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling reproductive traits of an invasive bivalve species under contrasting climate scenarios from 1960 to 2100</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Modeling the impact of hypoxia on the energy budget of Atlantic cod in two populations of the Gulf of Saint-Lawrence, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues P. Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.128-139. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 143, pp.243-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02412677v1</w:t>
+                <w:t xml:space="preserve">hal-02530668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of hypoxia on the energy budget of Atlantic cod in two populations of the Gulf of Saint-Lawrence, Canada</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Modeling reproductive traits of an invasive bivalve species under contrasting climate scenarios from 1960 to 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Gourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyondet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.243-253. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 143, pp.128-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02530668v1</w:t>
+                <w:t xml:space="preserve">hal-02412677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypoxia on metabolic functions in marine organisms: Observed patterns and modelling assumptions within the context of Dynamic Energy Budget (DEB) theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+                <w:t xml:space="preserve">Larval supply of Peruvian scallop to the marine reserve of Lobos de Tierra Island: A modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.231-242. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 144, pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02530659v1</w:t>
+                <w:t xml:space="preserve">hal-02193267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of physical and physiological performances of blacklip pearl oyster larvae in view of DEB modeling and recruitment assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Effects of hypoxia on metabolic functions in marine organisms: Observed patterns and modelling assumptions within the context of Dynamic Energy Budget (DEB) theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.231-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530665v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AmP project: Comparing species on the basis of dynamic energy budget parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Konstadia Lika</w:t>
+                <w:t xml:space="preserve">Estimation of physical and physiological performances of blacklip pearl oyster larvae in view of DEB modeling and recruitment assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lo-Yat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiago Domingos</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635023v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioral responses to their environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+                <w:t xml:space="preserve">The AmP project: Comparing species on the basis of dynamic energy budget parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goncalo M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Starrlight Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadia Lika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Capet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01835782v1</w:t>
+                <w:t xml:space="preserve">hal-02635023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is reproduction limiting growth? Comment on &amp;quot;Physics of metabolic organization&amp;quot; by Marko Jusup et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioral responses to their environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.12 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2017.01.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02613076v1</w:t>
+                <w:t xml:space="preserve">hal-01835782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bijection from data to parameter space with the standard DEB model quantifies the supply–demand spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Is reproduction limiting growth? Comment on &amp;quot;Physics of metabolic organization&amp;quot; by Marko Jusup et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadia Lika</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan Alm Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.03.025⟩</w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.75-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02549754v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing individual food and growth histories from biogenic carbonates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bijection from data to parameter space with the standard DEB model quantifies the supply–demand spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadia Lika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Starrlight Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastiaan Alm Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 354, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196964v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenarios for acceleration in fish development and the role of metamorphosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing individual food and growth histories from biogenic carbonates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A.L.M. Kooijman</w:t>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pecquerie</w:t>
+                <w:t xml:space="preserve">Hélène de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Augustine</w:t>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jusup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 66 (4), pp.419--423. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 447, pp.151 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2011.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps09492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962954v1</w:t>
+                <w:t xml:space="preserve">hal-01196964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on fish otolith biomineralization using a bioenergetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Mosegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0027055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of metabolism on stable isotope dynamics: a theoretical framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Scenarios for acceleration in fish development and the role of metamorphosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger M. Nisbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">L. Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
+                <w:t xml:space="preserve">S. Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian A.L.M. Kooijman</w:t>
+                <w:t xml:space="preserve">M. Jusup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 365 (1557), pp.3455-3468. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (4), pp.419--423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2011.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641049v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fish growth and reproduction in the context of the Dynamic Energy Budget theory to predict environmental impact on anchovy spawning duration</w:t>
+                <w:t xml:space="preserve">The impact of metabolism on stable isotope dynamics: a theoretical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan A.L.M. Kooijman</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger M. Nisbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 365 (1557), pp.3455-3468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.06.002⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04966449v1</w:t>
+                <w:t xml:space="preserve">hal-00641049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From food‐dependent statistics to metabolic parameters, a practical guide to the use of dynamic energy budget theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling fish growth and reproduction in the context of the Dynamic Energy Budget theory to predict environmental impact on anchovy spawning duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Jager</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 83 (4), pp.533-552. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (2-3), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-185X.2008.00053.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-04972563v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From food‐dependent statistics to metabolic parameters, a practical guide to the use of dynamic energy budget theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (4), pp.533-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-185X.2008.00053.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distribution patterns of key fish species of the southern Benguela ecosystem : an approach combining fishery-dependent and fishery-independent data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Coetzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Leslie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Array</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, African Journal of Marine Science, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five scallop species.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paulo F Lagos</w:t>
+                <w:t xml:space="preserve">Coupling a physiological and lagrangian model to improve our understanding of growth and survival of holopelagic Sargassum spp blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Podlejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium in DEB theory for metabolic organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion - Crete, Greece</w:t>
+              <w:t xml:space="preserve">2026 Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178861v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
+                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five scallop species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t>
+              <w:t xml:space="preserve">9th International Symposium in DEB theory for metabolic organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion - Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103901v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking life traits and Dynamic Energy Budget parameters to better understand domoic acid contamination in five pectinid species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eline Le Moan</w:t>
+                <w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léo Heyer</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Pectinid Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Douglas, Isle of Man</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668517v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heart’s energy secrets: lipids to grease mitochondrial performance in sardines, Sardina pilchardus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking life traits and Dynamic Energy Budget parameters to better understand domoic acid contamination in five pectinid species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Lagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEB, 2024, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">23rd International Pectinid Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Douglas, Isle of Man</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678701v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">The heart’s energy secrets: lipids to grease mitochondrial performance in sardines, Sardina pilchardus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEB, 2024, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180049v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Ghinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grea Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Baton Rouge, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing trend in size for small pelagic fish across European waters: Bioenergetic modeling to explore the underlying individual to population scale processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Menu</w:t>
+                <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179051v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anibal Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180091v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
+                <w:t xml:space="preserve">Trophic food-webs in the Benguela upwelling system: omega-3 sources and transfers, and the link to the N supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180087v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic food-webs in the Benguela upwelling system: omega-3 sources and transfers, and the link to the N supply</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do we learn with Dynamic Energy Budget (DEB) models for small pelagic fish? Invited Talk, Session 2 Life Cycle Closure: Advances in Process Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180076v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we learn with Dynamic Energy Budget (DEB) models for small pelagic fish? Invited Talk, Session 2 Life Cycle Closure: Advances in Process Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diminution de la taille et de la condition des petits pélagiques du golfe de Gascogne : exploration des processus sous-jacents via une approche de modélisation bioénergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Association Française d'Halieutique : Les systèmes halieutiques face aux crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179227v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution de la taille et de la condition des petits pélagiques du golfe de Gascogne : exploration des processus sous-jacents via une approche de modélisation bioénergétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Decreasing trend in size for small pelagic fish across European waters: Bioenergetic modeling to explore the underlying individual to population scale processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française d'Halieutique : Les systèmes halieutiques face aux crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179053v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efectos de la escasez trófica de ácidos grasos OMEGA 3 de cadena larga en los pelágicos menores y las poblaciones humanas: desarrollo de un marco interdisciplinario que combina enfoques físicos, biológicos, económicos y sociológicos: el proyecto OMEGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen Rodríguez-Jaramillo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taller de pelàgicos menores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Paz, Mexico</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678877v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population traits in Small pelagic fish model: emergence from interactions between a turbulent environment and individual behaviors in Upwelling Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+                <w:t xml:space="preserve">Efectos de la escasez trófica de ácidos grasos OMEGA 3 de cadena larga en los pelágicos menores y las poblaciones humanas: desarrollo de un marco interdisciplinario que combina enfoques físicos, biológicos, económicos y sociológicos: el proyecto OMEGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Capet</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Rodríguez-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Taller de pelàgicos menores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Paz, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180084v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+                <w:t xml:space="preserve">Population traits in Small pelagic fish model: emergence from interactions between a turbulent environment and individual behaviors in Upwelling Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180082v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Terry Ouzara</w:t>
+                <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonela Geja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179251v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Modelling Framework Capturing Effects of Environmental Conditions and Stressors on Ontogeny: DEB (Dynamic Energy Budget) Theory Perspective. Invited Talk Special session “From Ecological Concepts to Ecological Scenarios for Mechanistic Effect Model Applications in Risk Assessment and Management”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola De Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grea Groenewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Horton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Ouzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179259v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic Modelling Framework Capturing Effects of Environmental Conditions and Stressors on Ontogeny: DEB (Dynamic Energy Budget) Theory Perspective. Invited Talk Special session “From Ecological Concepts to Ecological Scenarios for Mechanistic Effect Model Applications in Risk Assessment and Management”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776531v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating overmortality of adult sardines in the Gulf of Lions using a DEB approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigate the sensitivity of the pearl oyster (Pinctada margaritifera) to environmental conditions in the context of black pearl farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo-Yat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180103v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigate the sensitivity of the pearl oyster (Pinctada margaritifera) to environmental conditions in the context of black pearl farming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating overmortality of adult sardines in the Gulf of Lions using a DEB approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179274v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEB theory and stable isotope dynamics : exploring alternative ways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Martinez del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate on growth and survival of European seabass in the North east Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hypoxia on cod bioenergetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180094v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of POPs bioaccumulation to Global Change factors. Application of an original DEB-TK approach to the Gironde estuary common sole Solea solea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioural responses to their environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguirre Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.140-141</w:t>
+              <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779766v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic ecology and Dynamic Energy Budget (DEB) theory: Concepts, Recent developments and Perspectives. Invited Talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "All You Can Eat: Perspectives in Nutritional Ecology" at the International Conference on Ecological Sciences (SFECOLOGIE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population traits in small pelagic fish model : emergence from interactions between turbulent environment and individual behaviors in upwelling systems [résumé]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioural responses to their environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 84-85</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.140-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372529v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senegalese Sardinella aurita from 1995 to 2011 : review of size spectra, sex ratio, gonadal somatic and condition indexes from small scale main national landing sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Population traits in small pelagic fish model : emergence from interactions between turbulent environment and individual behaviors in upwelling systems [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Richaume</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 51</w:t>
+              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dakar, Senegal. p. 84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373744v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the spatial structure of the main small pelagic fish population (Sardinella aurita) in the Canary Upwelling System using an individual based biophysical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Senegalese Sardinella aurita from 1995 to 2011 : review of size spectra, sex ratio, gonadal somatic and condition indexes from small scale main national landing sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.C. Mbaye</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 60-61</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373758v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">New insights on the spatial structure of the main small pelagic fish population (Sardinella aurita) in the Canary Upwelling System using an individual based biophysical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Capet</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 137-138</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373634v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual based biophysical model to study Sardinella aurita population's spatial dynamic off North-West Africa [résumé]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.C. Mbaye</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 65</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Dakar, Senegal. p. 137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374111v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations [résumé]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">An individual based biophysical model to study Sardinella aurita population's spatial dynamic off North-West Africa [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PREFACE-PIRATA-CLIVAR, Aug 2015, Cape Town, South Africa. pp.34-34</w:t>
+              <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616069v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less-than-daily growth increment formation in fish larvae otoliths: Exploring mechanisms with a bioenergetic modelling approach applied to Atlanto-Iberian sardine (Sardina pilchardus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Nunes</w:t>
+                <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOS 2014 : 5th International Otolith Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PREFACE-PIRATA-CLIVAR, Aug 2015, Cape Town, South Africa. pp.34-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864528v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Less-than-daily growth increment formation in fish larvae otoliths: Exploring mechanisms with a bioenergetic modelling approach applied to Atlanto-Iberian sardine (Sardina pilchardus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Miguel Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOS 2014 : 5th International Otolith Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Mallorca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of metabolism on biocalcification processes: new tools to reconstruct environmental conditions and individual life histories from biogenic carbonates. Keynote speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd DEB Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Texel, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04182251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9846,1284 +10105,1284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des traits de vie chez les anchois du genre Engraulis dans les zones d'upwelling : plasticité environnementale ou adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire sur les petits pélagiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeunes chercheurs "Intelligence Artificielle et Science Marine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of life History Traits in small Pelagic Fish communities in High-Productivity Coastal Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Duarte Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Internation Symposium on Dynamic Energy Budget Theory for Metabolic Organization (DEB2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
+                <w:t xml:space="preserve">Caractérisation des différences de traits de vie chez les anchois du genre Engraulis spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Ouzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
+              <w:t xml:space="preserve">15eme colloque de l'Association Française d'Halieutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193349v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des différences de traits de vie chez les anchois du genre Engraulis spp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Menu</w:t>
+                <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme colloque de l'Association Française d'Halieutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France. </w:t>
+              <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179368v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBSe@: an e-learning platform to introduce the Dynamic Energy Budget (DEB) theory for marine ecology, fisheries sciences and aquaculture applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Ecological Modelling - Global Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Baltimore, United States. 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32880.25602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11133,165 +11392,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Sardinella aurita seasonal migratory pattern off North-West Africa with a biophysical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mbaye Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congress of Marine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts submitted to the IV Congress of Marine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Las Palmas de Gran Canaria, pp.453-453, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11301,309 +11560,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-90, 2025, 9780323990363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11613,165 +11872,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we model otolith growth and opacity patterns as a response to environmental factors and fish metabolism ? A DEB-based framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Hoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Millner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] University of California (University of California); Department of biology (University of Bergen); Laboratoire des sciences de l'environnement marin (UMR CNRS 6539 - Institut Universitaire Européen de la Mer (IUEM) - Université de Bretagne Occidentale (UBO) - Institut de Recherche pour le Développement (IRD)); Centre for Environment, Fisheries &amp; Aquaculture Science (Centre for Environment, Fisheries &amp; Aquaculture Science); National Institute of Aquatic Resources, Technical University of Denmark (National Institute of Aquatic Resources, Technical University of Denmark); Vrje Universiteit, Department of theoretical biology (Vrje Universiteit, Department of theoretical biology); Institut français de recherche pour l'exploitation de la mer (IFREMER); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest). 2009, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId363"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11839,51 +12098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91ED12C7"/>
+    <w:nsid w:val="89EFA3AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12070,51 +12329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pecquerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-1056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122203313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9918-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo F Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M P Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M.P. Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.C. Sousa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102943" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03324050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sardenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.664601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Sangare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dortel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873894v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo M. Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadia Lika" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324233v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Gourault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Beno&#238;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006100" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2017.01.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Alm Kooijman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.03.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3CW4RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196964v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecquerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jusup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.04.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVFGSKLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027055" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Nisbet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0097" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.06.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kooijman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Meer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00053.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M77B6TN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Coetzee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Leslie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Queiros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saraux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Fromentin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179274v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sangare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo-Yat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moullac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballutaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez del Rio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dambrine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lopez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179287v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pecquerie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beno&#238;t" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guyondet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180101v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mounier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loizeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864528v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Santos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04182251v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372321v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbaye Baye" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161361v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Millner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pecquerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-1056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122203313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9918-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo F Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M P Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M.P. Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.C. Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103624" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102943" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03324050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sardenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.664601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Sangare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dortel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109297" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo M. Marques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadia Lika" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Gourault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Beno&#238;t" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635023v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006100" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2017.01.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Alm Kooijman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.03.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3CW4RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196964v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09492" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196912v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027055" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecquerie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jusup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.04.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVFGSKLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Nisbet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.06.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kooijman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Meer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00053.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M77B6TN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Coetzee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Leslie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179053v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179259v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sangare" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo-Yat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moullac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180103v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Queiros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saraux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Fromentin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179277v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballutaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez del Rio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dambrine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lopez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thomas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pecquerie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beno&#238;t" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guyondet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180101v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mounier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loizeau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179989v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864528v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04182251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbaye Baye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Millner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>