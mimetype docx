--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -461,429 +461,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-chain omega-3 fatty acids and metallic elements in small pelagic fish from South Africa from a human consumption perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliable machine learning initialization methods for the calibration of Dynamic Energy Budget models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yonela Geja</w:t>
+                <w:t xml:space="preserve">Diogo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Jaffrezic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe M.P. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M.C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2026.109018⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 94, pp.103624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549207v1</w:t>
+                <w:t xml:space="preserve">hal-05514637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From calibration to identifiability analysis: Using a multi-reserve DEB model to understand holopelagic Sargassum spp. growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+                <w:t xml:space="preserve">Long-chain omega-3 fatty acids and metallic elements in small pelagic fish from South Africa from a human consumption perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Salas-Acosta</w:t>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonela Geja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Vásquez-Elizondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+                <w:t xml:space="preserve">Enora Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 152, pp.109018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2026.109018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589419v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable machine learning initialization methods for the calibration of Dynamic Energy Budget models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From calibration to identifiability analysis: Using a multi-reserve DEB model to understand holopelagic Sargassum spp. growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+                <w:t xml:space="preserve">Evelyn Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe M.P. Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Roman Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João M.C. Sousa</w:t>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 94, pp.103624. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 516, pp.111578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514637v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heart's energy secret: impact of DHA deficiency on cardiac mitochondrial efficiency and thermal performance in sardine ( Sardina pilchardus )</w:t>
               </w:r>
@@ -2337,459 +2337,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t>
+                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate the growth and survival of European seabass in the Bay of Biscay - English Channel area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mounier</w:t>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Francois Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t>
+              <w:t xml:space="preserve">, 2020, 423, pp.109007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926105v1</w:t>
+                <w:t xml:space="preserve">hal-02921206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate the growth and survival of European seabass in the Bay of Biscay - English Channel area</w:t>
+                <w:t xml:space="preserve">Impact of environmental variability on Pinctada margaritifera life-history traits: A full life cycle deb modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Dambrine</w:t>
+                <w:t xml:space="preserve">Nathanaël Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Huret</w:t>
+                <w:t xml:space="preserve">Alain Lo-Yat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Allal</w:t>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 423, pp.109007. </w:t>
+              <w:t xml:space="preserve">, 2020, 423, pp.109006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921206v1</w:t>
+                <w:t xml:space="preserve">hal-02530649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of environmental variability on Pinctada margaritifera life-history traits: A full life cycle deb modeling approach</w:t>
+                <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 2: Sensitivity of juvenile growth and contamination to toxicokinetic parameters uncertainty and environmental conditions variability in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Sangare</w:t>
+                <w:t xml:space="preserve">Florence Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lo-Yat</w:t>
+                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Thomas</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 423, pp.109006. </w:t>
+              <w:t xml:space="preserve">, 2020, 431, pp.109196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530649v1</w:t>
+                <w:t xml:space="preserve">hal-02926105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary bioaccumulation of persistent organic pollutants in the common sole Solea solea in the context of global change. Part 1: Revisiting parameterisation and calibration of a DEB model to consider inter-individual variability in experimental and natural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana E Sardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 433, pp.109224. </w:t>
@@ -2977,1173 +2977,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+                <w:t xml:space="preserve">Fitting multiple models to multiple data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goncalo M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadia Lika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Starrlight Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan A. L. M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114544v1</w:t>
+                <w:t xml:space="preserve">hal-02873894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting multiple models to multiple data sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the reproductive cycle of two Great Scallop populations in Brittany (France) using a DEB modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstadia Lika</w:t>
+                <w:t xml:space="preserve">Mélaine Gourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starrlight Augustine</w:t>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.48-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873894v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the reproductive cycle of two Great Scallop populations in Brittany (France) using a DEB modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélaine Gourault</w:t>
+                <w:t xml:space="preserve">Modeling the impact of hypoxia on the energy budget of Atlantic cod in two populations of the Gulf of Saint-Lawrence, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lavaud</w:t>
+                <w:t xml:space="preserve">Hugues P. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+                <w:t xml:space="preserve">Thomas Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.207-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.243-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324233v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of hypoxia on the energy budget of Atlantic cod in two populations of the Gulf of Saint-Lawrence, Canada</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Modeling reproductive traits of an invasive bivalve species under contrasting climate scenarios from 1960 to 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Gourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyondet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.243-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.128-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530668v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling reproductive traits of an invasive bivalve species under contrasting climate scenarios from 1960 to 2100</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Thomas</w:t>
+                <w:t xml:space="preserve">Larval supply of Peruvian scallop to the marine reserve of Lobos de Tierra Island: A modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.128-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 144, pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412677v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval supply of Peruvian scallop to the marine reserve of Lobos de Tierra Island: A modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Tam</w:t>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144, pp.142-155. </w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193267v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hypoxia on metabolic functions in marine organisms: Observed patterns and modelling assumptions within the context of Dynamic Energy Budget (DEB) theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Pousse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Rannou</w:t>
+                <w:t xml:space="preserve">Denis Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.231-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114653v1</w:t>
+                <w:t xml:space="preserve">hal-02530659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hypoxia on metabolic functions in marine organisms: Observed patterns and modelling assumptions within the context of Dynamic Energy Budget (DEB) theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+                <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.231-242. </w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530659v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of physical and physiological performances of blacklip pearl oyster larvae in view of DEB modeling and recruitment assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lo-Yat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 512, pp.42-50. </w:t>
@@ -4181,77 +4181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AmP project: Comparing species on the basis of dynamic energy budget parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goncalo M. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starrlight Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadia Lika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4315,51 +4315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioral responses to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is reproduction limiting growth? Comment on &amp;quot;Physics of metabolic organization&amp;quot; by Marko Jusup et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadia Lika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Life Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20, pp.75-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4540,64 +4540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bijection from data to parameter space with the standard DEB model quantifies the supply–demand spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadia Lika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starrlight Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,290 +4797,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on fish otolith biomineralization using a bioenergetic approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scenarios for acceleration in fish development and the role of metamorphosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Hoie</w:t>
+                <w:t xml:space="preserve">S.A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Mosegaard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jusup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (4), pp.419--423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2011.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196912v1</w:t>
+                <w:t xml:space="preserve">hal-02962954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenarios for acceleration in fish development and the role of metamorphosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Augustine</w:t>
+                <w:t xml:space="preserve">Shedding light on fish otolith biomineralization using a bioenergetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jusup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hans Hoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Mosegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2011.04.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02962954v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of metabolism on stable isotope dynamics: a theoretical framework</w:t>
               </w:r>
@@ -5446,51 +5446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution patterns of key fish species of the southern Benguela ecosystem : an approach combining fishery-dependent and fishery-independent data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t>
@@ -6004,51 +6004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,1221 +6222,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+                <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grea Groenewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Horton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton Rouge, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679030v1</w:t>
+                <w:t xml:space="preserve">hal-04179244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cugier</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179984v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carl van Der Lingen</w:t>
+                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton Rouge, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179244v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180049v1</w:t>
+                <w:t xml:space="preserve">hal-04179984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
+                <w:t xml:space="preserve">Trophic food-webs in the Benguela upwelling system: omega-3 sources and transfers, and the link to the N supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180087v1</w:t>
+                <w:t xml:space="preserve">hal-04180076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic food-webs in the Benguela upwelling system: omega-3 sources and transfers, and the link to the N supply</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do we learn with Dynamic Energy Budget (DEB) models for small pelagic fish? Invited Talk, Session 2 Life Cycle Closure: Advances in Process Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180076v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we learn with Dynamic Energy Budget (DEB) models for small pelagic fish? Invited Talk, Session 2 Life Cycle Closure: Advances in Process Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreasing trend in size for small pelagic fish across European waters: Bioenergetic modeling to explore the underlying individual to population scale processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179227v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution de la taille et de la condition des petits pélagiques du golfe de Gascogne : exploration des processus sous-jacents via une approche de modélisation bioénergétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Menu</w:t>
+                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française d'Halieutique : Les systèmes halieutiques face aux crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179053v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing trend in size for small pelagic fish across European waters: Bioenergetic modeling to explore the underlying individual to population scale processes</w:t>
+                <w:t xml:space="preserve">Diminution de la taille et de la condition des petits pélagiques du golfe de Gascogne : exploration des processus sous-jacents via une approche de modélisation bioénergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Association Française d'Halieutique : Les systèmes halieutiques face aux crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179051v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anibal Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Flores Valiente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180091v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efectos de la escasez trófica de ácidos grasos OMEGA 3 de cadena larga en los pelágicos menores y las poblaciones humanas: desarrollo de un marco interdisciplinario que combina enfoques físicos, biológicos, económicos y sociológicos: el proyecto OMEGA</w:t>
               </w:r>
@@ -7547,51 +7547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population traits in Small pelagic fish model: emergence from interactions between a turbulent environment and individual behaviors in Upwelling Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7685,51 +7685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl van Der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,64 +7810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola De Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grea Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7985,1209 +7985,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigate the sensitivity of the pearl oyster (Pinctada margaritifera) to environmental conditions in the context of black pearl farming</w:t>
+                <w:t xml:space="preserve">DEB theory and stable isotope dynamics : exploring alternative ways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sangare</w:t>
+                <w:t xml:space="preserve">S Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo-Yat</w:t>
+                <w:t xml:space="preserve">M Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Moullac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Martinez del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179274v1</w:t>
+                <w:t xml:space="preserve">hal-04179277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating overmortality of adult sardines in the Gulf of Lions using a DEB approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Queiros</w:t>
+                <w:t xml:space="preserve">Aliou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Saraux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180103v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEB theory and stable isotope dynamics : exploring alternative ways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate on growth and survival of European seabass in the North east Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lefebvre</w:t>
+                <w:t xml:space="preserve">M Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ballutaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179277v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a bioenergetics model to investigate on growth and survival of European seabass in the North east Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of hypoxia on cod bioenergetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Dambrine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Huret</w:t>
+                <w:t xml:space="preserve">Y Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Woillez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">L Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lopez</w:t>
+                <w:t xml:space="preserve">H Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179285v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hypoxia on cod bioenergetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating overmortality of adult sardines in the Gulf of Lions using a DEB approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Thomas</w:t>
+                <w:t xml:space="preserve">Q Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Pecquerie</w:t>
+                <w:t xml:space="preserve">C Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Benoît</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-M Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179287v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+                <w:t xml:space="preserve">Investigate the sensitivity of the pearl oyster (Pinctada margaritifera) to environmental conditions in the context of black pearl farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Estrade</w:t>
+                <w:t xml:space="preserve">A. Lo-Yat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliou Ba</w:t>
+                <w:t xml:space="preserve">A. Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Koné</w:t>
+                <w:t xml:space="preserve">R. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
+              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776531v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of POPs bioaccumulation to Global Change factors. Application of an original DEB-TK approach to the Gironde estuary common sole Solea solea</w:t>
+                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Mounier</w:t>
+                <w:t xml:space="preserve">A Aguirre Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Loizeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">F Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lobry</w:t>
+                <w:t xml:space="preserve">G Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
+              <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180101v1</w:t>
+                <w:t xml:space="preserve">hal-04180094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Aguirre Velarde</w:t>
+                <w:t xml:space="preserve">Sensitivity of POPs bioaccumulation to Global Change factors. Application of an original DEB-TK approach to the Gironde estuary common sole Solea solea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Flye-Sainte-Marie</w:t>
+                <w:t xml:space="preserve">J Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180094v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology and Dynamic Energy Budget (DEB) theory: Concepts, Recent developments and Perspectives. Invited Talk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioural responses to their environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "All You Can Eat: Perspectives in Nutritional Ecology" at the International Conference on Ecological Sciences (SFECOLOGIE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.140-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179989v1</w:t>
+                <w:t xml:space="preserve">hal-02779766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioural responses to their environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic ecology and Dynamic Energy Budget (DEB) theory: Concepts, Recent developments and Perspectives. Invited Talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.140-141</w:t>
+              <w:t xml:space="preserve">Symposium "All You Can Eat: Perspectives in Nutritional Ecology" at the International Conference on Ecological Sciences (SFECOLOGIE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779766v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population traits in small pelagic fish model : emergence from interactions between turbulent environment and individual behaviors in upwelling systems [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,51 +9281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senegalese Sardinella aurita from 1995 to 2011 : review of size spectra, sex ratio, gonadal somatic and condition indexes from small scale main national landing sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9393,51 +9393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the spatial structure of the main small pelagic fish population (Sardinella aurita) in the Canary Upwelling System using an individual based biophysical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,51 +9518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9643,51 +9643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual based biophysical model to study Sardinella aurita population's spatial dynamic off North-West Africa [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9768,51 +9768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,277 +10113,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des traits de vie chez les anchois du genre Engraulis dans les zones d'upwelling : plasticité environnementale ou adaptation ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Menu</w:t>
+                <w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Lagunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire sur les petits pélagiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Plouzané, France</w:t>
+              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029717v1</w:t>
+                <w:t xml:space="preserve">hal-05103928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+                <w:t xml:space="preserve">Variabilité des traits de vie chez les anchois du genre Engraulis dans les zones d'upwelling : plasticité environnementale ou adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Ouzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire sur les petits pélagiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103928v1</w:t>
+                <w:t xml:space="preserve">hal-05029717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t>
               </w:r>
@@ -10488,402 +10488,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Benavides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181607v1</w:t>
+                <w:t xml:space="preserve">hal-04179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179986v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+                <w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179840v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of life History Traits in small Pelagic Fish communities in High-Productivity Coastal Systems</w:t>
               </w:r>
@@ -10895,51 +10895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Duarte Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11029,51 +11029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11154,51 +11154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11240,90 +11240,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBSe@: an e-learning platform to introduce the Dynamic Energy Budget (DEB) theory for marine ecology, fisheries sciences and aquaculture applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11406,51 +11406,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Sardinella aurita seasonal migratory pattern off North-West Africa with a biophysical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11568,301 +11568,288 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t>
+                <w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elsevier. </w:t>
+              <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Elsevier; Elsevier, pp.65-90, 2024, 9780323990363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265614v1</w:t>
+                <w:t xml:space="preserve">hal-05252354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
+                <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bass</w:t>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11872,165 +11859,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we model otolith growth and opacity patterns as a response to environmental factors and fish metabolism ? A DEB-based framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Hoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jolivet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Millner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] University of California (University of California); Department of biology (University of Bergen); Laboratoire des sciences de l'environnement marin (UMR CNRS 6539 - Institut Universitaire Européen de la Mer (IUEM) - Université de Bretagne Occidentale (UBO) - Institut de Recherche pour le Développement (IRD)); Centre for Environment, Fisheries &amp; Aquaculture Science (Centre for Environment, Fisheries &amp; Aquaculture Science); National Institute of Aquatic Resources, Technical University of Denmark (National Institute of Aquatic Resources, Technical University of Denmark); Vrje Universiteit, Department of theoretical biology (Vrje Universiteit, Department of theoretical biology); Institut français de recherche pour l'exploitation de la mer (IFREMER); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest). 2009, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId363"/>
+      <w:footerReference w:type="default" r:id="rId362"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12098,51 +12085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89EFA3AA"/>
+    <w:nsid w:val="8F546A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12329,51 +12316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pecquerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-1056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122203313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9918-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo F Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M P Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M.P. Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.C. Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103624" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102943" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03324050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sardenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.664601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Sangare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dortel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109297" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo M. Marques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadia Lika" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Gourault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Beno&#238;t" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635023v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006100" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2017.01.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Alm Kooijman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.03.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3CW4RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196964v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09492" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196912v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027055" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecquerie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jusup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.04.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVFGSKLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Nisbet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.06.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kooijman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Meer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00053.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M77B6TN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Coetzee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Leslie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179053v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179259v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sangare" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo-Yat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moullac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180103v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Queiros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saraux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Fromentin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179277v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballutaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez del Rio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dambrine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lopez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thomas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pecquerie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beno&#238;t" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guyondet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180101v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mounier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loizeau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179989v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864528v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04182251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbaye Baye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Millner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pecquerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-1056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122203313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9918-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo F Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M P Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe M.P. Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.C. Sousa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103624" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04742753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sousa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04104172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102943" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03324050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sardenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.664601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Sangare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02992798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dortel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109297" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo M. Marques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadia Lika" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Gourault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Beno&#238;t" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635023v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006100" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2017.01.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Alm Kooijman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.03.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3CW4RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196964v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pontual" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09492" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecquerie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jusup" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.04.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVFGSKLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hoie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027055" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Nisbet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.06.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kooijman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sousa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van der Meer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00053.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M77B6TN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Coetzee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Leslie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Podlejski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179051v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179259v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179277v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballutaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinez del Rio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179285v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dambrine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lopez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179287v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pecquerie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beno&#238;t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guyondet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180103v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Queiros" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saraux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Fromentin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sangare" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo-Yat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moullac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180101v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mounier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loizeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179989v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864528v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04182251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbaye Baye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161361v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Millner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>