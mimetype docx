--- v0 (2026-03-12)
+++ v1 (2026-04-30)
@@ -1042,429 +1042,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the liver X receptor with dendrogenin A differentiates tumour cells to secrete immunogenic exosome‐enriched vesicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain 2 of Hepatitis C Virus Protein NS5A Activates Glucokinase and Induces Lipogenesis in Hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Kundlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Record</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julio Bunay</w:t>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aublin-Gex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12211⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03649213v1</w:t>
+                <w:t xml:space="preserve">hal-03834958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamster organotypic kidney culture model of early-stage SARS-CoV-2 infection highlights a two-step renal susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Shyfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Espi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.204173142211221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/20417314221122130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain 2 of Hepatitis C Virus Protein NS5A Activates Glucokinase and Induces Lipogenesis in Hepatocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+                <w:t xml:space="preserve">Targeting the liver X receptor with dendrogenin A differentiates tumour cells to secrete immunogenic exosome‐enriched vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Aublin-Gex</w:t>
+                <w:t xml:space="preserve">Julio Bunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.919. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.e12211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834958v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03649213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What role for cellular metabolism in the control of hepatitis viruses?</w:t>
               </w:r>
@@ -2586,404 +2586,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02442216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human group X secreted phospholipase A2 induces dendritic cell maturation through lipoprotein-dependent and -independent mechanisms.</w:t>
+                <w:t xml:space="preserve">High plasma level of nucleocapsid-free envelope glycoprotein-positive lipoproteins in hepatitis C patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajai Atout</w:t>
+                <w:t xml:space="preserve">Caroline Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia-Athina Karabina</w:t>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Dollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Payré</w:t>
+                <w:t xml:space="preserve">Claude Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2012.03.014⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (1), pp.39-48 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.25628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731327v1</w:t>
+                <w:t xml:space="preserve">hal-00683361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High plasma level of nucleocapsid-free envelope glycoprotein-positive lipoproteins in hepatitis C patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human group X secreted phospholipase A2 induces dendritic cell maturation through lipoprotein-dependent and -independent mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajai Atout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia-Athina Karabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scholtes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ramière</w:t>
+                <w:t xml:space="preserve">Sandra Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+                <w:t xml:space="preserve">Martine Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Wolf</w:t>
+                <w:t xml:space="preserve">Christine Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (1), pp.39-48 </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (2), pp.367-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.25628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2012.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683361v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human group X secreted phospholipase A 2 induces dendritic cell maturation through lipoprotein-dependent and -independent mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajai Atout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia-Athina Karabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 222 (2), pp.367-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2012.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02443429v1</w:t>
@@ -3020,64 +3020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guironnet-Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4603,51 +4603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Jacolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aublin-Gex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Orch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2563067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aublin&#8208;gex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05361-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Figl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105939" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Shyfrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Espi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charmetant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314221122130" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020919" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rami&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1033314" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03121179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/immuno1010001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Jacquemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keedrian Olmstead" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01749-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874650v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barthel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02480-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701522" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2017-0030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania E. Sestito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ann Shirey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira C. Patel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40791" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01883151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Verga-Gerard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Porcherot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-229187" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai Atout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Athina Karabina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carreras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2012.03.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholtes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25628" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guironnet-Paquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.07.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.09.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rivollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Luche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M500262-MCP200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bezzine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200324797" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Jacolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aublin-Gex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Orch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2563067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aublin&#8208;gex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05361-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Figl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105939" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Shyfrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Espi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charmetant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314221122130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rami&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1033314" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03121179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/immuno1010001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Jacquemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keedrian Olmstead" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01749-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874650v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barthel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02480-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701522" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2017-0030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania E. Sestito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ann Shirey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira C. Patel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40791" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01883151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Verga-Gerard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Porcherot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-229187" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholtes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25628" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai Atout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Athina Karabina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carreras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2012.03.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guironnet-Paquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.07.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.09.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rivollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Luche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M500262-MCP200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bezzine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200324797" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>