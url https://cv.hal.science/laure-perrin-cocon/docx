--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -66,4228 +66,4228 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vitro and Ex Vivo evidence that pharmacological induction of the hypoxia response pathway efficiently restricts measles and Nipah virus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Canus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Orch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ogire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ferren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.2563067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2025.2563067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacological induction of the hypoxia response pathway in Huh7 hepatoma cells limits proliferation but increases resilience under metabolic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Orch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aublin-Gex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-024-05361-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tethering of hexokinase 2 to mitochondria promotes resistance of liver cancer cells to natural killer cell cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aublin‐gex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Jacolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.2350954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202350954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengue Virus dependence on glucokinase activity and glycolysis Confers Sensitivity to NAD(H) biosynthesis inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ogire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Figl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Kundlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.105939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2024.105939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An inventory of adjuvants used for vaccination in horses: the past, the present and the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01151-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting the liver X receptor with dendrogenin A differentiates tumour cells to secrete immunogenic exosome‐enriched vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.e12211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03649213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamster organotypic kidney culture model of early-stage SARS-CoV-2 infection highlights a two-step renal susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Shyfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ferren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Espi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charmetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.204173142211221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20417314221122130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domain 2 of Hepatitis C Virus Protein NS5A Activates Glucokinase and Induces Lipogenesis in Hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Kundlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aublin-Gex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What role for cellular metabolism in the control of hepatitis viruses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Vidalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1033314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1033314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprogramming of Central Carbon Metabolism in Myeloid Cells upon Innate Immune Receptor Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aublin-Gex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Vidalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immuno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/immuno1010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03121179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hexokinase isoenzyme switch in human liver cancer cells promotes lipogenesis and enhances innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Vidalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aublin-Gex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keedrian Olmstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01749-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The current landscape of coronavirus-host protein-protein interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ogire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12967-020-02480-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874650v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toll-like Receptor 4-Induced Glycolytic Burst in Human Monocyte-Derived Dendritic Cells Results from p38-Dependent Stabilization of HIF-1α and Increased Hexokinase II Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aublin-Gex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201 (5), pp.1510-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1701522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02441239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do viruses interfere with Toll-like receptor 4?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.243-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fvl-2017-0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TLR4 antagonist FP7 inhibits LPS-induced cytokine production and glycolytic reprogramming in dendritic cells, and protects mice from lethal influenza infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aublin-Gex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania E. Sestito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Ann Shirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira C. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.40791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hepatitis C virus/human interactome identifies SMURF2 and the viral protease as critical elements for the control of TGF-β signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Verga-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Porcherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Meyniel-Schicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (10), pp.4027 - 4040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.13-229187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01883151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modified lipoproteins provide lipids that modulate dendritic cell immune function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (1), pp.103-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02442216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human group X secreted phospholipase A2 induces dendritic cell maturation through lipoprotein-dependent and -independent mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajai Atout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia-Athina Karabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (2), pp.367-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2012.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High plasma level of nucleocapsid-free envelope glycoprotein-positive lipoproteins in hepatitis C patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (1), pp.39-48 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.25628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human group X secreted phospholipase A 2 induces dendritic cell maturation through lipoprotein-dependent and -independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajai Atout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia-Athina Karabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (2), pp.367-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2012.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02443429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-density lipoprotein phospholipids interfere with dendritic cell Th1 functional maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guironnet-Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (1), pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imbio.2011.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02443454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th1 Disabled Function in Response to TLR4 Stimulation of Monocyte-Derived DC from Patients Chronically-Infected by Hepatitis C Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vanbervliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dollet Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.e2260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hepatitis C Lipo-Viro-Particle from Chronically Infected Patients Interferes with TLR4 Signaling in Dendritic Cell.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.e330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00139931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysophosphatidylcholine is a natural adjuvant that initiates cellular immune responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Mézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guironnet-Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.1254-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2005.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00137028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1-Methyl-tryptophan can interfere with TLR signaling in dendritic cells independently of IDO activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177 (4), pp.2061-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00137240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High expression of antioxidant proteins in dendritic cells: possible implications in atherosclerosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (4), pp.726-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M500262-MCP200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secretory phospholipase A2 induces dendritic cell maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Masurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34, pp.2293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.200324797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00136390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensing environmental lipids by dendritic cell modulates its function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 172 (1), pp.54-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00136798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mature dendritic cell generation promoted by lysophosphatidylcholine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 169 (4), pp.1688-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00136347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidized low-density lipoprotein promotes mature dendritic cell transition from differentiating monocyte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Perrin-Cocon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 167 (7), pp.3785-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00136264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAD metabolism plays multiple roles in influenza A virus replication in a novel ex vivo model of mouse lung infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Jacolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aublin-Gex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Décimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis-aconitate therapy protects against influenza mortality by dual targeting of viral polymerase and ERK/AKT/NF-κB signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Brea-Diakite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375838v1</w:t>
-              </w:r>
-[...3925 lines deleted...]
-                <w:t xml:space="preserve">inserm-00136264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4305,77 +4305,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de l’infection par les Henipavirus létaux : de l’entrée virale aux réponses de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Canus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,51 +4603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Jacolin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aublin-Gex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Orch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2563067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aublin&#8208;gex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05361-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Figl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105939" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Shyfrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Espi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charmetant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314221122130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rami&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1033314" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03121179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/immuno1010001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Jacquemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keedrian Olmstead" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01749-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874650v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barthel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02480-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701522" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2017-0030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania E. Sestito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ann Shirey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira C. Patel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40791" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01883151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Verga-Gerard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Porcherot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-229187" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholtes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25628" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai Atout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Athina Karabina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carreras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2012.03.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guironnet-Paquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.07.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.09.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rivollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Luche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M500262-MCP200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bezzine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200324797" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Orch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2025.2563067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aublin-Gex" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05361-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aublin&#8208;gex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Jacolin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350954" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Figl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Shyfrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Espi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charmetant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314221122130" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rami&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1033314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03121179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/immuno1010001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Jacquemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keedrian Olmstead" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01749-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874650v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barthel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-020-02480-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701522" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2017-0030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania E. Sestito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ann Shirey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira C. Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01883151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Verga-Gerard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Porcherot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-229187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajai Atout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Athina Karabina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carreras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2012.03.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholtes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.25628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guironnet-Paquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.07.030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollet Sandra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139931v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000330" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.09.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00137240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rivollier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Luche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M500262-MCP200" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masurel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bezzine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200324797" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vellet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Brea-Diakite" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>