--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -181,793 +181,793 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take Caution of Normal Visual Acuity in Posterior Cortical Atrophy!</w:t>
+                <w:t xml:space="preserve">Validation of a screening test based on symbols visual search to detect visuo-attentionnal reading difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
+                <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Formaglio</w:t>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Verrecchia</w:t>
+                <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01658107.2025.2507407⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.104897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2024.104897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111241v1</w:t>
+                <w:t xml:space="preserve">hal-04863048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case report of changes in asymmetric colour use in paintings produced over 3 years post-stroke by a patient with spatial neglect.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cerebral Origin for Retinal Degeneration in the Visual Form of Alzheimer's Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rode</w:t>
+                <w:t xml:space="preserve">Elsa Lehingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chabanat</w:t>
+                <w:t xml:space="preserve">Maïté Formaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lunven</w:t>
+                <w:t xml:space="preserve">Dominique Kuzdzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Courtillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Revol</w:t>
+                <w:t xml:space="preserve">Sarah Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44271-025-00226-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (9), pp.e70319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.70319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982175v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional modulation of peripheral pointing hypometria in healthy participants: An insight into optic ataxia?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Take Caution of Normal Visual Acuity in Posterior Cortical Atrophy!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Formaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vialatte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caroline Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109084⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01658107.2025.2507407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951058v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on visual attention and peripheral perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case report of changes in asymmetric colour use in paintings produced over 3 years post-stroke by a patient with spatial neglect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Laurin</w:t>
+                <w:t xml:space="preserve">Marine Lunven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Redureau</w:t>
+                <w:t xml:space="preserve">Juliette Courtillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georgiana Tolan</w:t>
+                <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/jov.25.12.1⟩</w:t>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (52), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44271-025-00226-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340738v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cerebral Origin for Retinal Degeneration in the Visual Form of Alzheimer's Disease?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attentional modulation of peripheral pointing hypometria in healthy participants: An insight into optic ataxia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaffa Yeshurun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.70319⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.109084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452854v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a screening test based on symbols visual search to detect visuo-attentionnal reading difficulties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chabanat</w:t>
+                <w:t xml:space="preserve">Influence of aging on visual attention and peripheral perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Redureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Witko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgiana Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156, pp.104897. </w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2024.104897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/jov.25.12.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863048v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t>
               </w:r>
@@ -992,51 +992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shams Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1087,103 +1087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of juggling expertise on pointing performance in peripheral vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1230,90 +1230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of macular scotoma and tubular vision on oculomotor behavior and performance in visuospatial comparison tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1347,77 +1347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced spatial attentional distribution in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1598,90 +1598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial bias in anti‐saccade endpoints following bilateral dorsal posterior parietal lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (6), pp.3488-3502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1719,103 +1719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing reading accuracy through visual search training using symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.4291. </w:t>
@@ -1853,90 +1853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the characterization of a visual form of developmental dyslexia: Reduced visuo-attentional capacity for processing multiple stimuli made of separable features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,90 +1970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-saccadic attention relies more on suppression than does covert attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Comtois Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,2368 +2094,2368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior parietal lobule: a role in relative localization of multiple different elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired Spatial Inhibition Processes for Interhemispheric Anti-saccades following Dorsal Posterior Parietal Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Rosenholtz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Christian Urquizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (1), pp.658-671. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/texcom/tgab054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053744v1</w:t>
+                <w:t xml:space="preserve">hal-03366391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-saccadic changes disrupt attended pre-saccadic object memory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superior parietal lobule: a role in relative localization of multiple different elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bleau</w:t>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaffa Yeshurun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gedjakouchian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">R Rosenholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (8), pp.8. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.658-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/jov.21.8.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374470v1</w:t>
+                <w:t xml:space="preserve">hal-03053744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement drift in optic ataxia reveals deficits in hand state estimation in oculocentric coordinates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-saccadic changes disrupt attended pre-saccadic object memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mikula</w:t>
+                <w:t xml:space="preserve">Maxime Bleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Blohm</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jessica Gedjakouchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0000901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/jov.21.8.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374489v1</w:t>
+                <w:t xml:space="preserve">hal-03374470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary visuospatial perception deficit in children with neurodevelopmental disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Movement drift in optic ataxia reveals deficits in hand state estimation in oculocentric coordinates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mikula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">developmental medecine and child neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (5), pp.635-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008937v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional limits in visual search with and without dorsal parietal dysfunction: space-based window or object-based span?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Elementary visuospatial perception deficit in children with neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo Salemme</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Prost-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">developmental medecine and child neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), pp.457-464</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366458v1</w:t>
+                <w:t xml:space="preserve">hal-03008937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Case Neuropsychological Assessment of a Patient with a Posterior Parietal Lesion Using Behavioral Testing and Resting-State fMRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attentional limits in visual search with and without dorsal parietal dysfunction: space-based window or object-based span?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OBM Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21926/obm.neurobiol.2103105⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.108013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.108013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377123v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The posterior parietal cortex processes visuo-spatial and extra-retinal information for saccadic remapping: A case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Case Neuropsychological Assessment of a Patient with a Posterior Parietal Lesion Using Behavioral Testing and Resting-State fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cheviet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.02.026⟩</w:t>
+              <w:t xml:space="preserve">OBM Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (03), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/obm.neurobiol.2103105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373951v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental disorders modify neurodegenerative diseases: a medical history to screen in memory clinic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The posterior parietal cortex processes visuo-spatial and extra-retinal information for saccadic remapping: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cheviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Magnin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0936⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.134-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366484v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Dorsal Posterior Parietal Cortex in the Accurate Perception of Object Magnitude in Peripheral Vision</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurodevelopmental disorders modify neurodegenerative diseases: a medical history to screen in memory clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chokron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20416695211058476⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799470v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Spatial Inhibition Processes for Interhemispheric Anti-saccades following Dorsal Posterior Parietal Lesions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Role of the Dorsal Posterior Parietal Cortex in the Accurate Perception of Object Magnitude in Peripheral Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">I-Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.204166952110584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/texcom/tgab054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20416695211058476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366391v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a simple screening test for elementary visuo-spatial perception deficit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye dominance modulates visuospatial attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.107314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034722v1</w:t>
+                <w:t xml:space="preserve">hal-03023110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye dominance modulates visuospatial attention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Salemme</w:t>
+                <w:t xml:space="preserve">Validation of a simple screening test for elementary visuo-spatial perception deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K T Reilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vuillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gonzalez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141, pp.107314. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.302 - 308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023110v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition: Optic ataxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body awareness disorders: dissociations between body-related visual and somatosensory information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Havé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert D Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121, pp.481. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (8), pp.2170-2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034715v1</w:t>
+                <w:t xml:space="preserve">hal-03871695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting terminology: clarifying prism adaptation vocabulary, concepts, and methods</w:t>
+                <w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prablanc</w:t>
+                <w:t xml:space="preserve">S. Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Panico</w:t>
+                <w:t xml:space="preserve">D. Lassus-Sangosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fleury</w:t>
+                <w:t xml:space="preserve">M. Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.78-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2019.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150803v1</w:t>
+                <w:t xml:space="preserve">hal-02150810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t>
+                <w:t xml:space="preserve">Adapting terminology: clarifying prism adaptation vocabulary, concepts, and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valdois</w:t>
+                <w:t xml:space="preserve">C. Prablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lassus-Sangosse</w:t>
+                <w:t xml:space="preserve">F. Panico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lallier</w:t>
+                <w:t xml:space="preserve">L. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Moreaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Nijboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130, pp.78-91. </w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150810v1</w:t>
+                <w:t xml:space="preserve">hal-02150803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body awareness disorders: dissociations between body-related visual and somatosensory information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Definition: Optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Havé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Rossetti</w:t>
+                <w:t xml:space="preserve">Robert D Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142 (8), pp.2170-2173. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awz187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871695v1</w:t>
+                <w:t xml:space="preserve">hal-03034715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balint syndrome in anti-NMDA receptor encephalitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation to Leftward Shifting Prisms Alters Motor Interhemispheric Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Metzger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Selene Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000532⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034740v1</w:t>
+                <w:t xml:space="preserve">hal-02150838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to Leftward Shifting Prisms Alters Motor Interhemispheric Inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
+                <w:t xml:space="preserve">Balint syndrome in anti-NMDA receptor encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selene Schintu</w:t>
+                <w:t xml:space="preserve">Bastien Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Farnè</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150838v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learned rather than online relative weighting of visual-proprioceptive sensory cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Blohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119 (5), pp.1981-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4515,77 +4515,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Urquizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98, pp.102-113. </w:t>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Priot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,90 +4757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrotactile information improves proprioceptive reaching target localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Blohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4891,90 +4891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of presaccadic attentional facilitation before pro- and antisaccades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5015,2791 +5015,2791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity vs. unity in unilateral spatial neglect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The asymmetrical effect of leftward and rightward prisms on intact visuospatial cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rode</w:t>
+                <w:t xml:space="preserve">Ivan Patané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fourtassi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michela Caldano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.010⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150828v1</w:t>
+                <w:t xml:space="preserve">hal-02150826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise and fall of the two visual systems theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using eye movements to explore mental representations of space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Fourtassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60 (3), pp.130-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.160-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150833v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual perception is dependent on visuospatial working memory and thus on the posterior parietal cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">Complexity vs. unity in unilateral spatial neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourtassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pagliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.440-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150854v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiology of neglect: An update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pisella</w:t>
+                <w:t xml:space="preserve">Rise and fall of the two visual systems theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60 (3), pp.177-185. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150852v1</w:t>
+                <w:t xml:space="preserve">hal-02150833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic ataxia in Bálint-Holmes syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rode</w:t>
+                <w:t xml:space="preserve">Visual perception is dependent on visuospatial working memory and thus on the posterior parietal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60 (3), pp.148-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150856v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymmetrical effect of leftward and rightward prisms on intact visuospatial cognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semiology of neglect: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pagliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150826v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using eye movements to explore mental representations of space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">Optic ataxia in Bálint-Holmes syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60 (3), pp.160-163. </w:t>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.148-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150853v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ocular positioning during visual imagery in patients with hemianopia and/or hemineglect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rode</w:t>
+                <w:t xml:space="preserve">Prism Adaptation Alters Electrophysiological Markers of Attentional Processes in the Healthy Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tilikete</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inga Laube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.04.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.1019-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1153-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150848v1</w:t>
+                <w:t xml:space="preserve">hal-02150860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Short-Lasting Anti-Saccade Training in Homonymous Hemianopia with and without Saccadic Adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Pélisson</w:t>
+                <w:t xml:space="preserve">Spontaneous ocular positioning during visual imagery in patients with hemianopia and/or hemineglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Fourtassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Prost</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00332⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150863v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pointing Errors in Optic Ataxia Reveal the Role of “Peripheral Magnification” of the PPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Short-Lasting Anti-Saccade Training in Homonymous Hemianopia with and without Saccadic Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lévy-Bencheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vindras</w:t>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Blangero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Rossetti</w:t>
+                <w:t xml:space="preserve">Roméo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2016.00027⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150840v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Saccadic Sequences with and without Remapping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Pointing Errors in Optic Ataxia Reveal the Role of “Peripheral Magnification” of the PPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vindras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisaaki Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00359⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2016.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150845v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired-Pulse Parietal-Motor Stimulation Differentially Modulates Corticospinal Excitability across Hemispheres When Combined with Prism Adaptation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of Saccadic Sequences with and without Remapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lévy-Bencheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/5716179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150847v1</w:t>
+                <w:t xml:space="preserve">hal-02150845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Attentional Fields of Visual Search in Simultanagnosia and Healthy Individuals: How Object and Space Attention Interact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Khan</w:t>
+                <w:t xml:space="preserve">Paired-Pulse Parietal-Motor Stimulation Differentially Modulates Corticospinal Excitability across Hemispheres When Combined with Prism Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prost-Lefebvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Rossetti</w:t>
+                <w:t xml:space="preserve">Michael Vesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv059⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/5716179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150868v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism Adaptation Alters Electrophysiological Markers of Attentional Processes in the Healthy Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
+                <w:t xml:space="preserve">The Attentional Fields of Visual Search in Simultanagnosia and Healthy Individuals: How Object and Space Attention Interact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prost-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Laube</w:t>
+                <w:t xml:space="preserve">R. Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Koun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Reilly</w:t>
+                <w:t xml:space="preserve">G. Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (3), pp.1019-1030. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.1242-1254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1153-15.2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150860v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term sensorimotor and therapeutical effects of a mild regime of prism adaptation in spatial neglect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Rode</w:t>
+                <w:t xml:space="preserve">Effets sensori-moteurs et fonctionnels à long terme d’un traitement hebdomadaire par adaptation prismatique dans la négligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 58 (2), pp.40-53. </w:t>
+              <w:t xml:space="preserve">, 2015, 58 (2), pp.e1-e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302056v1</w:t>
+                <w:t xml:space="preserve">hal-01301934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of attentional and spatial working memory deficits in Bálint-Holmes syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separate Pathways for Automatic and Intentional Visuo-Manual Reach Transformations: New Perspectives for Hemiparesia Rehabilitation Using Moving Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Biotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vighetto</w:t>
+                <w:t xml:space="preserve">Pisella L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaveau V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nyas.12731⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Medicine &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2329-9096.1000303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150872v1</w:t>
+                <w:t xml:space="preserve">hal-02152412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccade execution suppresses discrimination at distractor locations rather than enhancing the saccade goal location</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term sensorimotor and therapeutical effects of a mild regime of prism adaptation in spatial neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (12), pp.1624-1634. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (2), pp.40-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.12923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150867v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate Pathways for Automatic and Intentional Visuo-Manual Reach Transformations: New Perspectives for Hemiparesia Rehabilitation Using Moving Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaveau V</w:t>
+                <w:t xml:space="preserve">Combination of attentional and spatial working memory deficits in Bálint-Holmes syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Biotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Medicine &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2329-9096.1000303⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1339 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.12731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152412v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sensori-moteurs et fonctionnels à long terme d’un traitement hebdomadaire par adaptation prismatique dans la négligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saccade execution suppresses discrimination at distractor locations rather than enhancing the saccade goal location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (12), pp.1624-1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01301934v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism adaptation in the healthy brain: The shift in line bisection judgments is long lasting and fluctuates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">Adaptation of scanning saccades co-occurs in different coordinate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lévy-Bencheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jacobs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Reilly</w:t>
+                <w:t xml:space="preserve">Muriel Panouillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Urquizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.165-170. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (12), pp.2505-2515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00733.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150885v1</w:t>
+                <w:t xml:space="preserve">hal-02150874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic online control of motor adjustments in reaching and grasping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prism adaptation in the healthy brain: The shift in line bisection judgments is long lasting and fluctuates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takao Fukui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Rossetti</w:t>
+                <w:t xml:space="preserve">Stéphane Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55, pp.25-40. </w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.165-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150881v1</w:t>
+                <w:t xml:space="preserve">hal-02150885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of scanning saccades co-occurs in different coordinate systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Pélisson</w:t>
+                <w:t xml:space="preserve">Automatic online control of motor adjustments in reaching and grasping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Priot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Panouillères</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+                <w:t xml:space="preserve">Takao Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (12), pp.2505-2515. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.25-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00733.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150874v1</w:t>
+                <w:t xml:space="preserve">hal-02150881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic Modification of Anti-Saccades: Adaptation of Saccadic Eye Movements Aimed at a Virtual Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lévy-Bencheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pelisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7859,77 +7859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for optic ataxia in a blind field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8015,51 +8015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Tsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisao Ohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8123,77 +8123,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupled Visually-Guided Reaching in Optic Ataxia: Differences in Motor Control between Canonical and Non-Canonical Orientations in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Granek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Stemberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8244,51 +8244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test revealing the slow acquisition and the dorsal stream substrate of visuo-spatial perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8403,64 +8403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal evidence for posterior parietal cortex involvement in visual-to-motor transformations of reach targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Blohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (9), pp.2439-2448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8506,103 +8506,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Fragmentation of Cognitive Maps in a Visual Imagery Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Fourtassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Hajjioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Urquizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.e68560. </w:t>
@@ -8640,103 +8640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of spatial neglect by prism adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinta O'Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (4), pp.594-609. </w:t>
@@ -8799,64 +8799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of the Caudal Superior Parietal Lobule in Updating Hand Location in Peripheral Vision: Further Evidence from Optic Ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Granek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Balint et fonctions spatiales du lobe pariétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Biotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vighetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9024,51 +9024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right-hemispheric dominance for visual remapping in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alahyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9197,64 +9197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mulroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (1), pp.131-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9288,103 +9288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation between intentional and automatic remapping: Different levels of inter-hemispheric transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (8), pp.932-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9418,90 +9418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REHABILITATION OF NEGLECT BY WEDGE PRISM ADAPTATION: From sensorimotor adaptation to spatial cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O'Shea J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luauté J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farné A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9552,64 +9552,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic retinotopic reaching error vectors in unilateral optic ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisaaki Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9698,77 +9698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-saccadic perceptual facilitation can occur without covert orienting of attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiner Deubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9870,51 +9870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beurze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Medendorp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9987,64 +9987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10121,51 +10121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,77 +10267,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Striemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Locklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (6), pp.1491-1499. </w:t>
@@ -10387,103 +10387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic ataxia and the function of the dorsal stream: Contributions to perception and action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Torchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (14), pp.3033-3044. </w:t>
@@ -10527,2018 +10527,2018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccade control and eye–hand coordination in optic ataxia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wheel-chair driving improvement following visuo-manual prism adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.08.028⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2006.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150941v1</w:t>
+                <w:t xml:space="preserve">hal-02150934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral parietal lesions disrupt the beneficial effects of prism adaptation: evidence from a patient with optic ataxia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Saccade control and eye–hand coordination in optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rode</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Urquizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 187 (2), pp.295-302. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (2), pp.475-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-008-1303-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150938v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hand and a field effect in on-line motor control in unilateral optic ataxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Bilateral parietal lesions disrupt the beneficial effects of prism adaptation: evidence from a patient with optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Striemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (5), pp.560-568. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187 (2), pp.295-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2007.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-008-1303-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150930v1</w:t>
+                <w:t xml:space="preserve">hal-02150938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheel-chair driving improvement following visuo-manual prism adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A hand and a field effect in on-line motor control in unilateral optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44 (1), pp.90-96. </w:t>
+              <w:t xml:space="preserve">, 2008, 44 (5), pp.560-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2006.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150934v1</w:t>
+                <w:t xml:space="preserve">hal-02150930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Oscillopsia: pathophysiological mechanisms and treatment].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optic ataxia is not only ‘optic’: Impaired spatial integration of proprioceptive information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Tilikete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pisella</w:t>
+                <w:t xml:space="preserve">H. Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pelisson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vindras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.T61-T68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150953v1</w:t>
+                <w:t xml:space="preserve">hal-02150951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of initial hand and target position on reach errors in optic ataxic and normal subjects.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Urquizar</w:t>
+                <w:t xml:space="preserve">Enhancing Visuomotor Adaptation by Reducing Error Signals: Single-step (Aware) versus Multiple-step (Unaware) Exposure to Wedge Prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/7.5.8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2007.19.2.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00235950v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in peripheral visual attention in patients with optic ataxia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Oscillopsia: pathophysiological mechanisms and treatment].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 163 (4), pp.421-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151023v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic ataxia is not only ‘optic’: Impaired spatial integration of proprioceptive information</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vindras</w:t>
+                <w:t xml:space="preserve">Deficits in peripheral visual attention in patients with optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Striemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36, pp.T61-T68. </w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (11), pp.1171-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32820049bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150951v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Visuomotor Adaptation by Reducing Error Signals: Single-step (Aware) versus Multiple-step (Unaware) Exposure to Wedge Prisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rode</w:t>
+                <w:t xml:space="preserve">Influence of initial hand and target position on reach errors in optic ataxic and normal subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Douglas Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Urquizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (2), pp.341-350. </w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (5), pp.8.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn.2007.19.2.341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/7.5.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150954v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00235950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No double-dissociation between optic ataxia and visual agnosia: Multiple sub-streams for multiple visuo-manual integrations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prism adaptation in the rehabilitation of patients with visuo-spatial cognitive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.03.027⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (6), pp.534-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e328010924b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150959v1</w:t>
+                <w:t xml:space="preserve">hal-02150956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neglect and prism adaptation: a new therapeutic tool for spatial cognition disorders.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">No double-dissociation between optic ataxia and visual agnosia: Multiple sub-streams for multiple visuo-manual integrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Binkofski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (13), pp.2734-2748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150955v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional anatomy of the therapeutic effects of prism adaptation on left neglect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neglect and prism adaptation: a new therapeutic tool for spatial cognition disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Luauté</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sophie Courtois-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (4-6), pp.347-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150958v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prism adaptation improves spatial dysgraphia following right brain damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (12), pp.2487-2493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism adaptation in the rehabilitation of patients with visuo-spatial cognitive disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional anatomy of the therapeutic effects of prism adaptation on left neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (6), pp.534-542. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (12), pp.1859-1867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e328010924b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000219614.33171.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150956v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of Gaze-centered Updating of Reach Targets in Bilateral Parietal–Occipital Damaged Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Douglas Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (10), pp.1547-1560. </w:t>
@@ -12576,103 +12576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipsidirectional impairment of prism adaptation after unilateral lesion of anterior cerebellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 65 (1), pp.150-152. </w:t>
@@ -12710,90 +12710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gaze direction on pointing to unseen proprioceptive targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1 (1), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12840,51 +12840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic ataxia errors depend on remapped, not viewed, target location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13000,64 +13000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (2), pp.162-177. </w:t>
@@ -13101,686 +13101,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prismatic adaptation reduces biased temporal order judgements in spatial neglect.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired working memory for location but not for colour or shape in visual neglect: a comparison of parietal and non-parietal lesions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Berberovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Mattingley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15 (7), pp.1199-204</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (2), pp.379-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150987v1</w:t>
+                <w:t xml:space="preserve">hal-02150981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism adaptation and spatial attention: a study of visual search in normals and patients with unilateral neglect.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prismatic adaptation reduces biased temporal order judgements in spatial neglect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Berberovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mattingley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (4-5), pp.703-21</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (7), pp.1199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150978v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of spatial remapping impairments to unilateral visual neglect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prism adaptation and spatial attention: a study of visual search in normals and patients with unilateral neglect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Kritikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Berberovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (4-5), pp.703-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150980v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved prism adaptation in bilateral optic ataxia: strategic versus adaptive reaction to prisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The contribution of spatial remapping impairments to unilateral visual neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mattingley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-003-1746-4⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (2), pp.181-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2004.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150984v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired working memory for location but not for colour or shape in visual neglect: a comparison of parietal and non-parietal lesions.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preserved prism adaptation in bilateral optic ataxia: strategic versus adaptive reaction to prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156 (4), pp.399-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-003-1746-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150981v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring unconscious actions in action-blindsight: exploring the kinematics of pointing movements to targets in the blind field of two patients with cortical hemianopia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Danckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krolak-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (8), pp.1068-81</w:t>
@@ -13822,64 +13822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic ataxia revisited:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 153 (2), pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13925,77 +13925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic ataxia revisited: visually guided action versus immediate visuomotor control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 153(2), pp.171-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14033,77 +14033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing errors in immediate and delayed conditions in unilateral optic ataxia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14158,64 +14158,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic ataxia revisited:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 153 (2), pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14274,90 +14274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating unilateral neglect in normals using prism adaptation: implications for theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Halligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (1), pp.25-39. </w:t>
@@ -14407,90 +14407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociated long lasting improvements of straight-ahead pointing and line bisection tasks in two hemineglect patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14541,90 +14541,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lesion of the posterior parietal cortex disrupts on-line adjustments during aiming movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desmurget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (13), pp.2471-80</w:t>
@@ -14653,77 +14653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception, action, and motor control: Interaction does not necessarily imply common structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kritikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24 (5), pp.898-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14795,51 +14795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dijkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14888,567 +14888,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on eye blindness and hand sight: Temporal constraints of visuo-motor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual extinction in oculocentric coordinates: A selective bias in dividing attention between hemifields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mattingley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tiliket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (6), pp.465-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13554790008402717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152312v1</w:t>
+                <w:t xml:space="preserve">hal-02152418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ‘automatic pilot’ for the hand in human posterior parietal cortex: toward reinterpreting optic ataxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New insights on eye blindness and hand sight: Temporal constraints of visuo-motor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151012v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive bias induced by visuo-motor adaptation to prisms: a simulation of unilateral neglect in normal individuals?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ‘automatic pilot’ for the hand in human posterior parietal cortex: toward reinterpreting optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Colent</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Desmurget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (7), pp.729-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/76694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151007v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual extinction in oculocentric coordinates: A selective bias in dividing attention between hemifields</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive bias induced by visuo-motor adaptation to prisms: a simulation of unilateral neglect in normal individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tiliket</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Colent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bernieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (9), pp.1899-902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152418v1</w:t>
+                <w:t xml:space="preserve">hal-02151007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of color and location processing in the motor context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Arzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 121 (3), pp.270-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15486,77 +15486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prism adaptation to a rightward optical deviation rehabilitates left hemispatial neglect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15639,64 +15639,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bálint's syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15760,51 +15760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic ataxia: beyond the dorsal stream cliché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical Neurology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-247, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15829,64 +15829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing cognition and rehabilitation in unilateral neglect with wedge prism adaptation: multiple interplays between sensorimotor adaptation and spatial cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Calabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15958,103 +15958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Froment Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Biotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford Library of Psychology. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Cognitive Neuroscience : Core Topics</w:t>
@@ -16087,77 +16087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 20 Optic ataxia and Bálint's syndrome: neuropsychological and neurophysiological prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisaaki Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16195,103 +16195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up transfer of sensory-motor plasticity to recovery of spatial cognition: visuomotor adaptation and spatial neglect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Brain research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 142, pp.273-287, 2003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16415,51 +16415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="686254F2"/>
+    <w:nsid w:val="CE94DD90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16646,51 +16646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pisella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6550-3774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175083940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jurkiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Formaglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verrecchia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Froment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01658107.2025.2507407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtill&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00226-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Yeshurun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Laurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Redureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ouerfelli-Ethier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Tolan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.12.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lehingue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kuzdzal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104897" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delporte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Drissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Zein Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.0.0.09178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mosquera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2024.2366217" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fournet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Khan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2266179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Comtois Bona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Z Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rosenholtz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa250" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gedjakouchian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.8.8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mikula" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blohm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Koun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prost-Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366458v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.02.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Magnin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Mouton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas Ant&#233;rion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0936" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695211058476" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schintu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaumillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guillaume" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salemme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Mcintosh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.09.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prablanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panico" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nijboer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2019.03.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hav&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz187" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000532" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw386" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Z. Khan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00338.2017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.05.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Priot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hav&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.06.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sahnoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199627" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Jacob" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.11.2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150828v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rode" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourtassi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rossetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcintosh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.02.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.01.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huchon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.01.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Caldano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.09.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Fourtassi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.04.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prost" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00332" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vindras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Ota" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2016.00027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150845v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00359" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5716179" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prost-Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blohm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv059" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302056v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.10.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12731" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150867v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Munoz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12923" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GLJNPT2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisella L" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau V" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9096.1000303" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01301934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.01.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150885v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.11.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Fukui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00733.2013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0077-13.2013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00399" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150891v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Mizuno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tsuji" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ohde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00432" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Granek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stemberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150901v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Flem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luc-Pupat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.11.015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT916VH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.12.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05XV2HCP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150894v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Hajjioui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068560" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta O'Shea" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2013.02.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WB47MGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150904v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sergio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046619" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biotti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.08.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150909v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alahyane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blangero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thery" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0258" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Mcintosh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulroue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.11.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150908v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.01.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152423v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Shea J." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luaut&#233; J." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farn&#233; A." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2496/hbfr.30.235" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150916v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikatsu Fujii" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Ohtake" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.02.015" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJRC6C2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150914v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Deubel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87598HPJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150913v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurze" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Medendorp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01044.2009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150927v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Khan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaut&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn088" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holmes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1696-y" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45F3857A19F9886A901284831C151524F75541BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Striemer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Locklin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDC8X1C9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150915v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.06.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9JGB6WG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150941v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.08.028" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H089B36W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1303-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C38DFFC7A88D0B459FE088CE6345616D06CFECB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150930v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.09.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JDS7GN4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150934v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2006.06.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64J1GTP7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150953v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tilikete" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelisson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00235950v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douglas Crawford" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/7.5.8" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151023v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32820049bd" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150951v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ota" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delporte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindras" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.039" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D7TC39V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150954v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.2.341" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150959v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pisella" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binkofski" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lasek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.03.027" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9WCTZ0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klos" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois-Jacquin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150958v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000219614.33171.01" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.04.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6KJHS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150956v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e328010924b" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150971v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhi033" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196784v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000167945.34177.5e" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10053-008-0039-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1425" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150976v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Revol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcintosh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZ6JZD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150987v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Berberovic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morris" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mattingley" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150978v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Morris" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Kritikos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chambers" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150980v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2004.03.003" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC54KVQJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150984v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#233;a" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilikete" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1746-4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W6CMTD3J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150981v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151000v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Danckert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150989v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1590-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3CLXQMJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005827v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150992v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Revol" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boisson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151001v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halligan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(02)00135-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKB7XRJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151006v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151003v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gr&#233;a" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmurget" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152428v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kritikos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01410107" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A205EA3501B831F86B431656215F2D05ABF70A42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milner" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dijkerman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcintosh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilikete" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152312v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151012v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gr&#233;a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desmurget" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76694" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151007v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colent" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernieri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152418v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tiliket" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790008402717" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151013v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arzi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151014v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rossetti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/25988" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007997v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Zein" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150821v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358627v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Gallagher" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364997v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Froment Tilikete" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150922v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6123(03)42019-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pisella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6550-3774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175083940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jurkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lehingue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kuzdzal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verrecchia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Formaglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Froment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01658107.2025.2507407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00226-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Yeshurun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Laurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Redureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ouerfelli-Ethier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Tolan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.12.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delporte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Drissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Zein Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.0.0.09178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mosquera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2024.2366217" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fournet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Khan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2266179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Comtois Bona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Z Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rosenholtz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa250" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gedjakouchian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.8.8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mikula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blohm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Koun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prost-Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.02.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Magnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Mouton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas Ant&#233;rion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0936" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695211058476" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schintu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaumillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guillaume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salemme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.03.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hav&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prablanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nijboer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2019.03.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Mcintosh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Z. Khan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00338.2017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.05.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Priot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hav&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.06.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sahnoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199627" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Jacob" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.11.2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Caldano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.09.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Fourtassi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.03.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rode" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourtassi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rossetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcintosh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.01.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.03.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150856v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.01.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.04.024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150863v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prost" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00332" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150840v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vindras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Ota" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2016.00027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00359" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5716179" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prost-Lefebvre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blohm" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv059" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01301934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.01.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152412v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisella L" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau V" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9096.1000303" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302056v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.10.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biotti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12731" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150867v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Munoz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12923" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GLJNPT2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150874v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00733.2013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.11.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Fukui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0077-13.2013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00399" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150891v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Mizuno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tsuji" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ohde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00432" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Granek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stemberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150901v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Flem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luc-Pupat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.11.015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT916VH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.12.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05XV2HCP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150894v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Hajjioui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068560" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta O'Shea" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2013.02.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WB47MGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150904v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sergio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046619" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biotti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.08.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150909v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alahyane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blangero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thery" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0258" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Mcintosh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulroue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.11.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150908v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.01.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152423v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Shea J." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luaut&#233; J." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farn&#233; A." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2496/hbfr.30.235" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150916v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikatsu Fujii" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Ohtake" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.02.015" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJRC6C2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150914v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Deubel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87598HPJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150913v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurze" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Medendorp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01044.2009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150927v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Khan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaut&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn088" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holmes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1696-y" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45F3857A19F9886A901284831C151524F75541BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Striemer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Locklin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDC8X1C9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150915v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.06.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9JGB6WG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150934v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2006.06.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64J1GTP7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150941v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.08.028" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H089B36W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1303-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C38DFFC7A88D0B459FE088CE6345616D06CFECB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150930v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.09.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JDS7GN4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150951v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ota" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delporte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindras" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.039" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D7TC39V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150954v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.2.341" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tilikete" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151023v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32820049bd" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00235950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douglas Crawford" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/7.5.8" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150956v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e328010924b" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150959v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pisella" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binkofski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lasek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.03.027" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9WCTZ0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150955v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois-Jacquin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150961v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.04.002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6KJHS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150958v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000219614.33171.01" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150971v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhi033" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196784v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000167945.34177.5e" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10053-008-0039-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1425" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150976v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Revol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcintosh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZ6JZD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150981v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Berberovic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mattingley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150987v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morris" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150978v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Morris" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Kritikos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chambers" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150980v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2004.03.003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC54KVQJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150984v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#233;a" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilikete" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1746-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W6CMTD3J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151000v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Danckert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150989v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1590-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3CLXQMJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005827v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150992v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Revol" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boisson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151001v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halligan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(02)00135-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKB7XRJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151006v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151003v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gr&#233;a" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmurget" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152428v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kritikos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01410107" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A205EA3501B831F86B431656215F2D05ABF70A42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milner" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dijkerman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcintosh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilikete" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152418v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tiliket" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790008402717" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152312v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151012v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gr&#233;a" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desmurget" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76694" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernieri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151013v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arzi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151014v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rossetti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/25988" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007997v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Zein" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150821v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358627v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Gallagher" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364997v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Froment Tilikete" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150922v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6123(03)42019-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>