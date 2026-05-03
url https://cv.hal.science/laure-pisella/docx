--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -181,1139 +181,1139 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a screening test based on symbols visual search to detect visuo-attentionnal reading difficulties</w:t>
+                <w:t xml:space="preserve">Take Caution of Normal Visual Acuity in Posterior Cortical Atrophy!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vialatte</w:t>
+                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chabanat</w:t>
+                <w:t xml:space="preserve">Maité Formaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Witko</w:t>
+                <w:t xml:space="preserve">Sarah Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2024.104897⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01658107.2025.2507407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863048v1</w:t>
+                <w:t xml:space="preserve">hal-05111241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cerebral Origin for Retinal Degeneration in the Visual Form of Alzheimer's Disease?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case report of changes in asymmetric colour use in paintings produced over 3 years post-stroke by a patient with spatial neglect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lehingue</w:t>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Formaglio</w:t>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Kuzdzal</w:t>
+                <w:t xml:space="preserve">Marine Lunven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Verrecchia</w:t>
+                <w:t xml:space="preserve">Juliette Courtillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.70319⟩</w:t>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (52), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44271-025-00226-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452854v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take Caution of Normal Visual Acuity in Posterior Cortical Atrophy!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Attentional modulation of peripheral pointing hypometria in healthy participants: An insight into optic ataxia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Froment</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Audrey Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaffa Yeshurun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01658107.2025.2507407⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.109084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111241v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case report of changes in asymmetric colour use in paintings produced over 3 years post-stroke by a patient with spatial neglect.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of aging on visual attention and peripheral perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lunven</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Courtillé</w:t>
+                <w:t xml:space="preserve">Noémie Redureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Revol</w:t>
+                <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Tolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44271-025-00226-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/jov.25.12.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982175v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional modulation of peripheral pointing hypometria in healthy participants: An insight into optic ataxia?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation of a screening test based on symbols visual search to detect visuo-attentionnal reading difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Witko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.104897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2024.104897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2025.109084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04951058v1</w:t>
+                <w:t xml:space="preserve">hal-04863048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on visual attention and peripheral perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Redureau</w:t>
+                <w:t xml:space="preserve">A Cerebral Origin for Retinal Degeneration in the Visual Form of Alzheimer's Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
+                <w:t xml:space="preserve">Elsa Lehingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gao</w:t>
+                <w:t xml:space="preserve">Maïté Formaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgiana Tolan</w:t>
+                <w:t xml:space="preserve">Dominique Kuzdzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (12), pp.1. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (9), pp.e70319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/jov.25.12.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.70319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340738v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of juggling expertise on pointing performance in peripheral vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ardaillon</w:t>
+                <w:t xml:space="preserve">Ludovic Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shams Ribault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737182v1</w:t>
+                <w:t xml:space="preserve">hal-04737191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of juggling expertise on pointing performance in peripheral vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
+                <w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shams Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Revol</w:t>
+                <w:t xml:space="preserve">Caroline Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rossetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306630. </w:t>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737191v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of macular scotoma and tubular vision on oculomotor behavior and performance in visuospatial comparison tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1347,77 +1347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced spatial attentional distribution in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1592,468 +1592,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial bias in anti‐saccade endpoints following bilateral dorsal posterior parietal lesions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Toward the characterization of a visual form of developmental dyslexia: Reduced visuo-attentional capacity for processing multiple stimuli made of separable features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Witko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.16102⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02643294.2023.2266179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237366v1</w:t>
+                <w:t xml:space="preserve">hal-04253594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing reading accuracy through visual search training using symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.4291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-31037-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the characterization of a visual form of developmental dyslexia: Reduced visuo-attentional capacity for processing multiple stimuli made of separable features</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spatial bias in anti‐saccade endpoints following bilateral dorsal posterior parietal lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (6), pp.3488-3502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02643294.2023.2266179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04253594v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-saccadic attention relies more on suppression than does covert attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Comtois Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,2104 +2094,2104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Spatial Inhibition Processes for Interhemispheric Anti-saccades following Dorsal Posterior Parietal Lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
+                <w:t xml:space="preserve">Attentional limits in visual search with and without dorsal parietal dysfunction: space-based window or object-based span?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/texcom/tgab054⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.108013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.108013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366391v1</w:t>
+                <w:t xml:space="preserve">hal-03366458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior parietal lobule: a role in relative localization of multiple different elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elementary visuospatial perception deficit in children with neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
+                <w:t xml:space="preserve">Myriam Prost-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Rosenholtz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">developmental medecine and child neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), pp.457-464</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053744v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-saccadic changes disrupt attended pre-saccadic object memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Laurin</w:t>
+                <w:t xml:space="preserve">Single-Case Neuropsychological Assessment of a Patient with a Posterior Parietal Lesion Using Behavioral Testing and Resting-State fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bleau</w:t>
+                <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gedjakouchian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/jov.21.8.8⟩</w:t>
+              <w:t xml:space="preserve">OBM Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (03), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/obm.neurobiol.2103105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374470v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement drift in optic ataxia reveals deficits in hand state estimation in oculocentric coordinates.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Mikula</w:t>
+                <w:t xml:space="preserve">Post-saccadic changes disrupt attended pre-saccadic object memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Blohm</w:t>
+                <w:t xml:space="preserve">Maxime Bleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Koun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jessica Gedjakouchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (5), pp.635-647. </w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xhp0000901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/jov.21.8.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374489v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary visuospatial perception deficit in children with neurodevelopmental disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Movement drift in optic ataxia reveals deficits in hand state estimation in oculocentric coordinates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mikula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">developmental medecine and child neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (5), pp.635-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008937v1</w:t>
+                <w:t xml:space="preserve">hal-03374489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional limits in visual search with and without dorsal parietal dysfunction: space-based window or object-based span?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Salemme</w:t>
+                <w:t xml:space="preserve">Superior parietal lobule: a role in relative localization of multiple different elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaffa Yeshurun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosenholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.658-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.108013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03366458v1</w:t>
+                <w:t xml:space="preserve">hal-03053744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Case Neuropsychological Assessment of a Patient with a Posterior Parietal Lesion Using Behavioral Testing and Resting-State fMRI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The posterior parietal cortex processes visuo-spatial and extra-retinal information for saccadic remapping: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Reilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Cheviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OBM Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21926/obm.neurobiol.2103105⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.134-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377123v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The posterior parietal cortex processes visuo-spatial and extra-retinal information for saccadic remapping: A case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurodevelopmental disorders modify neurodegenerative diseases: a medical history to screen in memory clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pélisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eloi Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chokron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.02.026⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373951v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental disorders modify neurodegenerative diseases: a medical history to screen in memory clinic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the Dorsal Posterior Parietal Cortex in the Accurate Perception of Object Magnitude in Peripheral Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0936⟩</w:t>
+              <w:t xml:space="preserve">I-Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.204166952110584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20416695211058476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366484v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Dorsal Posterior Parietal Cortex in the Accurate Perception of Object Magnitude in Peripheral Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Jurkiewicz</w:t>
+                <w:t xml:space="preserve">Impaired Spatial Inhibition Processes for Interhemispheric Anti-saccades following Dorsal Posterior Parietal Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ouerfelli-Ethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Urquizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.204166952110584. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20416695211058476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/texcom/tgab054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799470v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye dominance modulates visuospatial attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a simple screening test for elementary visuo-spatial perception deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Schintu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vuillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gonzalez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107314⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.302 - 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023110v1</w:t>
+                <w:t xml:space="preserve">hal-03034722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a simple screening test for elementary visuo-spatial perception deficit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Martel</w:t>
+                <w:t xml:space="preserve">Eye dominance modulates visuospatial attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (4), pp.302 - 308. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.107314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034722v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body awareness disorders: dissociations between body-related visual and somatosensory information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Definition: Optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Havé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Rossetti</w:t>
+                <w:t xml:space="preserve">Robert D Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142 (8), pp.2170-2173. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awz187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871695v1</w:t>
+                <w:t xml:space="preserve">hal-03034715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body awareness disorders: dissociations between body-related visual and somatosensory information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valdois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Pisella</w:t>
+                <w:t xml:space="preserve">Laurence Havé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (8), pp.2170-2173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150810v1</w:t>
+                <w:t xml:space="preserve">hal-03871695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting terminology: clarifying prism adaptation vocabulary, concepts, and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Panico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nijboer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neures.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition: Optic ataxia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lassus-Sangosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert D Mcintosh</w:t>
+                <w:t xml:space="preserve">O. Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121, pp.481. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.78-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034715v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to Leftward Shifting Prisms Alters Motor Interhemispheric Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Schintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4219,481 +4219,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balint syndrome in anti-NMDA receptor encephalitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learned rather than online relative weighting of visual-proprioceptive sensory cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mikula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Metzger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Valérie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vighetto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000532⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119 (5), pp.1981-1992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00338.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034740v1</w:t>
+                <w:t xml:space="preserve">hal-02150825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learned rather than online relative weighting of visual-proprioceptive sensory cues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reachability judgement in optic ataxia: Effect of peripheral vision on hand and target perception in depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Urquizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00338.2017⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.102-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150825v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability judgement in optic ataxia: Effect of peripheral vision on hand and target perception in depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balint syndrome in anti-NMDA receptor encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bartolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">Jérôme Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.102-113. </w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150830v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical adaptation of successful movements: The crucial role of internal error signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Priot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,90 +4757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrotactile information improves proprioceptive reaching target localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Blohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4891,103 +4891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of presaccadic attentional facilitation before pro- and antisaccades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (11), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5015,1196 +5015,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymmetrical effect of leftward and rightward prisms on intact visuospatial cognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity vs. unity in unilateral spatial neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Patané</w:t>
+                <w:t xml:space="preserve">G. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Caldano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Fourtassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pagliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.440-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150826v1</w:t>
+                <w:t xml:space="preserve">hal-02150828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using eye movements to explore mental representations of space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rise and fall of the two visual systems theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60 (3), pp.160-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150853v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity vs. unity in unilateral spatial neglect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Rossetti</w:t>
+                <w:t xml:space="preserve">Visual perception is dependent on visuospatial working memory and thus on the posterior parietal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.010⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150828v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise and fall of the two visual systems theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Mcintosh</w:t>
+                <w:t xml:space="preserve">Optic ataxia in Bálint-Holmes syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60 (3), pp.130-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150833v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual perception is dependent on visuospatial working memory and thus on the posterior parietal cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">Semiology of neglect: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pagliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60 (3), pp.141-147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150854v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiology of neglect: An update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pisella</w:t>
+                <w:t xml:space="preserve">Using eye movements to explore mental representations of space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Fourtassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60 (3), pp.177-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.160-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150852v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic ataxia in Bálint-Holmes syndrome</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The asymmetrical effect of leftward and rightward prisms on intact visuospatial cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Patané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Caldano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150856v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism Adaptation Alters Electrophysiological Markers of Attentional Processes in the Healthy Brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inga Laube</w:t>
+                <w:t xml:space="preserve">Spontaneous ocular positioning during visual imagery in patients with hemianopia and/or hemineglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Fourtassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Koun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (3), pp.1019-1030. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1153-15.2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150860v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ocular positioning during visual imagery in patients with hemianopia and/or hemineglect</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Effects of Short-Lasting Anti-Saccade Training in Homonymous Hemianopia with and without Saccadic Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lévy-Bencheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.04.024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150848v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Short-Lasting Anti-Saccade Training in Homonymous Hemianopia with and without Saccadic Adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Adaptation of Saccadic Sequences with and without Remapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lévy-Bencheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Zein Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150863v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pointing Errors in Optic Ataxia Reveal the Role of “Peripheral Magnification” of the PPC</w:t>
               </w:r>
@@ -6229,64 +6249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisaaki Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.27. </w:t>
@@ -6318,7904 +6338,7920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Saccadic Sequences with and without Remapping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paired-Pulse Parietal-Motor Stimulation Differentially Modulates Corticospinal Excitability across Hemispheres When Combined with Prism Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00359⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/5716179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150845v1</w:t>
+                <w:t xml:space="preserve">hal-02150847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired-Pulse Parietal-Motor Stimulation Differentially Modulates Corticospinal Excitability across Hemispheres When Combined with Prism Adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romeo Salemme</w:t>
+                <w:t xml:space="preserve">The Attentional Fields of Visual Search in Simultanagnosia and Healthy Individuals: How Object and Space Attention Interact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prost-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/5716179⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.1242-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150847v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Attentional Fields of Visual Search in Simultanagnosia and Healthy Individuals: How Object and Space Attention Interact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Rossetti</w:t>
+                <w:t xml:space="preserve">Prism Adaptation Alters Electrophysiological Markers of Attentional Processes in the Healthy Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Laube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.1019-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1153-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150868v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sensori-moteurs et fonctionnels à long terme d’un traitement hebdomadaire par adaptation prismatique dans la négligence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Long-term sensorimotor and therapeutical effects of a mild regime of prism adaptation in spatial neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 58 (2), pp.e1-e15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 58 (2), pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301934v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate Pathways for Automatic and Intentional Visuo-Manual Reach Transformations: New Perspectives for Hemiparesia Rehabilitation Using Moving Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaveau V</w:t>
+                <w:t xml:space="preserve">Saccade execution suppresses discrimination at distractor locations rather than enhancing the saccade goal location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Medicine &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2329-9096.1000303⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (12), pp.1624-1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152412v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term sensorimotor and therapeutical effects of a mild regime of prism adaptation in spatial neglect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of attentional and spatial working memory deficits in Bálint-Holmes syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Biotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1339 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.12731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302056v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of attentional and spatial working memory deficits in Bálint-Holmes syndrome</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets sensori-moteurs et fonctionnels à long terme d’un traitement hebdomadaire par adaptation prismatique dans la négligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nyas.12731⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (2), pp.e1-e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150872v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccade execution suppresses discrimination at distractor locations rather than enhancing the saccade goal location</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Douglas Munoz</w:t>
+                <w:t xml:space="preserve">Separate Pathways for Automatic and Intentional Visuo-Manual Reach Transformations: New Perspectives for Hemiparesia Rehabilitation Using Moving Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisella L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaveau V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Physical Medicine &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2329-9096.1000303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.12923⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02150867v1</w:t>
+                <w:t xml:space="preserve">hal-02152412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of scanning saccades co-occurs in different coordinate systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+                <w:t xml:space="preserve">Prism adaptation in the healthy brain: The shift in line bisection judgments is long lasting and fluctuates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00733.2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150874v1</w:t>
+                <w:t xml:space="preserve">hal-02150885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism adaptation in the healthy brain: The shift in line bisection judgments is long lasting and fluctuates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic online control of motor adjustments in reaching and grasping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karen Reilly</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Priot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.165-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.11.013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 55, pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150885v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic online control of motor adjustments in reaching and grasping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Rossetti</w:t>
+                <w:t xml:space="preserve">Adaptation of scanning saccades co-occurs in different coordinate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lévy-Bencheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Panouillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Urquizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (12), pp.2505-2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00733.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150881v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Modification of Anti-Saccades: Adaptation of Saccadic Eye Movements Aimed at a Virtual Target</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Testing for optic ataxia in a blind field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Pelisson</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0077-13.2013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196682v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for optic ataxia in a blind field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Early Visual Processing is Affected by Clinical Subtype in Patients with Unilateral Spatial Neglect: A Magnetoencephalography Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiro Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisao Ohde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00399⟩</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150892v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Visual Processing is Affected by Clinical Subtype in Patients with Unilateral Spatial Neglect: A Magnetoencephalography Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Decoupled Visually-Guided Reaching in Optic Ataxia: Differences in Motor Control between Canonical and Non-Canonical Orientations in Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Granek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hisao Ohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00432⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e86138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150891v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupled Visually-Guided Reaching in Optic Ataxia: Differences in Motor Control between Canonical and Non-Canonical Orientations in Space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Rossetti</w:t>
+                <w:t xml:space="preserve">A test revealing the slow acquisition and the dorsal stream substrate of visuo-spatial perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Flem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luc-Pupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086138⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150878v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test revealing the slow acquisition and the dorsal stream substrate of visuo-spatial perception</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic Modification of Anti-Saccades: Adaptation of Saccadic Eye Movements Aimed at a Virtual Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lévy-Bencheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (33), pp.13489-13497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0077-13.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150901v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal evidence for posterior parietal cortex involvement in visual-to-motor transformations of reach targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Blohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (9), pp.2439-2448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Fragmentation of Cognitive Maps in a Visual Imagery Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Fourtassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Hajjioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Urquizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.e68560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0068560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of spatial neglect by prism adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinta O'Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (4), pp.594-609. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2013.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of the Caudal Superior Parietal Lobule in Updating Hand Location in Peripheral Vision: Further Evidence from Optic Ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Granek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e46619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0046619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Balint et fonctions spatiales du lobe pariétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Biotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vighetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 168 (10), pp.741-753. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2012.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right-hemispheric dominance for visual remapping in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alahyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 366 (1564), pp.572-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2010.0258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated deficits of perception and action in optic ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mulroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (1), pp.131-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation between intentional and automatic remapping: Different levels of inter-hemispheric transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (8), pp.932-939. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.visres.2011.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REHABILITATION OF NEGLECT BY WEDGE PRISM ADAPTATION: From sensorimotor adaptation to spatial cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O'Shea J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luauté J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farné A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Brain Function Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (2), pp.235-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2496/hbfr.30.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic retinotopic reaching error vectors in unilateral optic ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisaaki Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshikatsu Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroya Ohtake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (1), pp.77-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2009.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-saccadic perceptual facilitation can occur without covert orienting of attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiner Deubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (9), pp.1132-1137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2009.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Frames for Reach Planning in Human Parietofrontal Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beurze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Medendorp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (3), pp.1736-1745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.01044.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parietal Damage Dissociates Saccade Planning from Presaccadic Perceptual Facilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (2), pp.383-387. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhn088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optokinetic stimulation induces illusory movement of both out-of-the-body and on-the-body hand-held visual objects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attention for action? Examining the link between attention and visuomotor control deficits in a patient with optic ataxia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Imai</w:t>
+                <w:t xml:space="preserve">Christopher Striemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Locklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-008-1696-y⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (6), pp.1491-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150917v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention for action? Examining the link between attention and visuomotor control deficits in a patient with optic ataxia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optokinetic stimulation induces illusory movement of both out-of-the-body and on-the-body hand-held visual objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Locklin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">P. Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.12.021⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193 (4), pp.633-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-008-1696-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150921v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic ataxia and the function of the dorsal stream: Contributions to perception and action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Torchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (14), pp.3033-3044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheel-chair driving improvement following visuo-manual prism adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bilateral parietal lesions disrupt the beneficial effects of prism adaptation: evidence from a patient with optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Striemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2006.06.003⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187 (2), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-008-1303-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02150934v1</w:t>
+                <w:t xml:space="preserve">hal-02150938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccade control and eye–hand coordination in optic ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Urquizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Prablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (2), pp.475-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral parietal lesions disrupt the beneficial effects of prism adaptation: evidence from a patient with optic ataxia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hand and a field effect in on-line motor control in unilateral optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-008-1303-2⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (5), pp.560-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150938v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hand and a field effect in on-line motor control in unilateral optic ataxia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Wheel-chair driving improvement following visuo-manual prism adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44 (5), pp.560-568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2007.09.004⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2006.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150930v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic ataxia is not only ‘optic’: Impaired spatial integration of proprioceptive information</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Oscillopsia: pathophysiological mechanisms and treatment].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 163 (4), pp.421-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150951v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Visuomotor Adaptation by Reducing Error Signals: Single-step (Aware) versus Multiple-step (Unaware) Exposure to Wedge Prisms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Influence of initial hand and target position on reach errors in optic ataxic and normal subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Douglas Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Blohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Urquizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2007.19.2.341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (5), pp.8.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/7.5.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150954v1</w:t>
+                <w:t xml:space="preserve">inserm-00235950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Oscillopsia: pathophysiological mechanisms and treatment].</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deficits in peripheral visual attention in patients with optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Striemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (11), pp.1171-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32820049bd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150953v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in peripheral visual attention in patients with optic ataxia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Enhancing Visuomotor Adaptation by Reducing Error Signals: Single-step (Aware) versus Multiple-step (Unaware) Exposure to Wedge Prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (11), pp.1171-1175. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.341-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32820049bd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2007.19.2.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151023v1</w:t>
+                <w:t xml:space="preserve">hal-02150954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of initial hand and target position on reach errors in optic ataxic and normal subjects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
+                <w:t xml:space="preserve">Optic ataxia is not only ‘optic’: Impaired spatial integration of proprioceptive information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Douglas Crawford</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Rossetti</w:t>
+                <w:t xml:space="preserve">H. Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vindras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/7.5.8⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.T61-T68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00235950v1</w:t>
+                <w:t xml:space="preserve">hal-02150951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism adaptation in the rehabilitation of patients with visuo-spatial cognitive disorders</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">No double-dissociation between optic ataxia and visual agnosia: Multiple sub-streams for multiple visuo-manual integrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Binkofski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e328010924b⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (13), pp.2734-2748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150956v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No double-dissociation between optic ataxia and visual agnosia: Multiple sub-streams for multiple visuo-manual integrations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neglect and prism adaptation: a new therapeutic tool for spatial cognition disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Courtois-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (4-6), pp.347-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150959v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neglect and prism adaptation: a new therapeutic tool for spatial cognition disorders.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Prism adaptation improves spatial dysgraphia following right brain damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (12), pp.2487-2493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150955v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism adaptation improves spatial dysgraphia following right brain damage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Rossetti</w:t>
+                <w:t xml:space="preserve">Functional anatomy of the therapeutic effects of prism adaptation on left neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.04.002⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (12), pp.1859-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000219614.33171.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150961v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional anatomy of the therapeutic effects of prism adaptation on left neglect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prism adaptation in the rehabilitation of patients with visuo-spatial cognitive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000219614.33171.01⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (6), pp.534-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e328010924b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150958v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of Gaze-centered Updating of Reach Targets in Bilateral Parietal–Occipital Damaged Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Z. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Douglas Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (10), pp.1547-1560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhi033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipsidirectional impairment of prism adaptation after unilateral lesion of anterior cerebellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 65 (1), pp.150-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/01.wnl.0000167945.34177.5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gaze direction on pointing to unseen proprioceptive targets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optic ataxia errors depend on remapped, not viewed, target location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/v10053-008-0039-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (4), pp.418-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn1425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152414v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic ataxia errors depend on remapped, not viewed, target location</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of gaze direction on pointing to unseen proprioceptive targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn1425⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (1), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10053-008-0039-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150966v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually guided reaching: bilateral posterior parietal lesions cause a switch from fast visuomotor to slow cognitive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (2), pp.162-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2004.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired working memory for location but not for colour or shape in visual neglect: a comparison of parietal and non-parietal lesions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The contribution of spatial remapping impairments to unilateral visual neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Mattingley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (2), pp.181-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2004.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150981v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prismatic adaptation reduces biased temporal order judgements in spatial neglect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Berberovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Mattingley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (7), pp.1199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prism adaptation and spatial attention: a study of visual search in normals and patients with unilateral neglect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Kritikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Berberovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (4-5), pp.703-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of spatial remapping impairments to unilateral visual neglect</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preserved prism adaptation in bilateral optic ataxia: strategic versus adaptive reaction to prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2004.03.003⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156 (4), pp.399-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-003-1746-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150980v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved prism adaptation in bilateral optic ataxia: strategic versus adaptive reaction to prisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired working memory for location but not for colour or shape in visual neglect: a comparison of parietal and non-parietal lesions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Berberovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mattingley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (2), pp.379-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150984v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring unconscious actions in action-blindsight: exploring the kinematics of pointing movements to targets in the blind field of two patients with cortical hemianopia.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optic ataxia revisited:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 153 (2), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-003-1590-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151000v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic ataxia revisited:</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Vighetto</w:t>
+                <w:t xml:space="preserve">Optic ataxia revisited: visually guided action versus immediate visuomotor control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 153 (2), pp.171-179. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 153(2), pp.171-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150989v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic ataxia revisited: visually guided action versus immediate visuomotor control.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring unconscious actions in action-blindsight: exploring the kinematics of pointing movements to targets in the blind field of two patients with cortical hemianopia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Danckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krolak-Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 153(2), pp.171-9</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (8), pp.1068-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005827v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing errors in immediate and delayed conditions in unilateral optic ataxia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16 (3-4), pp.347-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic ataxia revisited:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 153 (2), pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14225,1397 +14261,1397 @@
                 <w:t xml:space="preserve">⟨10.1007/s00221-003-1590-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating unilateral neglect in normals using prism adaptation: implications for theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Halligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (1), pp.25-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0028-3932(02)00135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociated long lasting improvements of straight-ahead pointing and line bisection tasks in two hemineglect patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (3), pp.327-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lesion of the posterior parietal cortex disrupts on-line adjustments during aiming movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desmurget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (13), pp.2471-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception, action, and motor control: Interaction does not necessarily imply common structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kritikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24 (5), pp.898-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0140525X01410107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasping the past. delay can improve visuomotor performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dijkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11 (23), pp.1896-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual extinction in oculocentric coordinates: A selective bias in dividing attention between hemifields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New insights on eye blindness and hand sight: Temporal constraints of visuo-motor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152418v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on eye blindness and hand sight: Temporal constraints of visuo-motor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An ‘automatic pilot’ for the hand in human posterior parietal cortex: toward reinterpreting optic ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Desmurget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (7), pp.729-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/76694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152312v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ‘automatic pilot’ for the hand in human posterior parietal cortex: toward reinterpreting optic ataxia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive bias induced by visuo-motor adaptation to prisms: a simulation of unilateral neglect in normal individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Colent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bernieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (9), pp.1899-902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151012v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive bias induced by visuo-motor adaptation to prisms: a simulation of unilateral neglect in normal individuals?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visual extinction in oculocentric coordinates: A selective bias in dividing attention between hemifields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mattingley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tiliket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (6), pp.465-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13554790008402717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151007v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of color and location processing in the motor context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Arzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 121 (3), pp.270-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prism adaptation to a rightward optical deviation rehabilitates left hemispatial neglect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 395 (6698), pp.166-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/25988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15625,729 +15661,729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bálint's syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarlenne Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical Neurology 3 rd Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic ataxia: beyond the dorsal stream cliché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical Neurology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-247, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing cognition and rehabilitation in unilateral neglect with wedge prism adaptation: multiple interplays between sensorimotor adaptation and spatial cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Calabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kansaku, K.; Cohen, L.G.; Birbaumer, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Systems Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Japan, pp.359-381, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Blangero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Froment Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Biotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford Library of Psychology. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Cognitive Neuroscience : Core Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, Oxford University Press, 2014, 978-0-19-998869-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 20 Optic ataxia and Bálint's syndrome: neuropsychological and neurophysiological prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisaaki Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vighetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.393-415, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up transfer of sensory-motor plasticity to recovery of spatial cognition: visuomotor adaptation and spatial neglect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Brain research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 142, pp.273-287, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0079-6123(03)42019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId488"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16415,51 +16451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE94DD90"/>
+    <w:nsid w:val="10CA369C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16646,51 +16682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pisella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6550-3774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175083940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jurkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lehingue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kuzdzal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verrecchia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Formaglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Froment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01658107.2025.2507407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00226-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Yeshurun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Laurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Redureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ouerfelli-Ethier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Tolan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.12.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delporte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Drissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Zein Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.0.0.09178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mosquera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2024.2366217" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fournet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Khan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2266179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Comtois Bona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Z Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rosenholtz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa250" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gedjakouchian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.8.8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mikula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blohm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Koun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prost-Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.02.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Magnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Mouton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas Ant&#233;rion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0936" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695211058476" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schintu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaumillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guillaume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salemme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.03.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hav&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prablanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nijboer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2019.03.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Mcintosh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Z. Khan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00338.2017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.05.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Priot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hav&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.06.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sahnoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199627" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Jacob" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.11.2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Caldano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.09.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Fourtassi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.03.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rode" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourtassi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rossetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcintosh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.01.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.03.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150856v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.01.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.04.024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150863v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prost" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00332" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150840v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vindras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Ota" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2016.00027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00359" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5716179" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prost-Lefebvre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blohm" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv059" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01301934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.01.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152412v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisella L" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau V" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9096.1000303" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302056v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.10.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biotti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12731" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150867v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Munoz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12923" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GLJNPT2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150874v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00733.2013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.11.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Fukui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0077-13.2013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00399" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150891v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Mizuno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tsuji" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ohde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00432" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Granek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stemberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150901v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Flem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luc-Pupat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.11.015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT916VH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.12.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05XV2HCP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150894v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Hajjioui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068560" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta O'Shea" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2013.02.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WB47MGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150904v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sergio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046619" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biotti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.08.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150909v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alahyane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blangero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thery" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0258" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Mcintosh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulroue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.11.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150908v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.01.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152423v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Shea J." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luaut&#233; J." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farn&#233; A." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2496/hbfr.30.235" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150916v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikatsu Fujii" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Ohtake" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.02.015" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJRC6C2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150914v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Deubel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87598HPJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150913v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurze" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Medendorp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01044.2009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150927v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Khan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaut&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn088" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holmes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1696-y" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45F3857A19F9886A901284831C151524F75541BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Striemer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Locklin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDC8X1C9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150915v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.06.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9JGB6WG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150934v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2006.06.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64J1GTP7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150941v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.08.028" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H089B36W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1303-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C38DFFC7A88D0B459FE088CE6345616D06CFECB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150930v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.09.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JDS7GN4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150951v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ota" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delporte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindras" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.039" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D7TC39V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150954v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.2.341" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tilikete" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151023v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32820049bd" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00235950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douglas Crawford" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/7.5.8" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150956v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e328010924b" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150959v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pisella" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binkofski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lasek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.03.027" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9WCTZ0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150955v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois-Jacquin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150961v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.04.002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6KJHS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150958v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000219614.33171.01" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150971v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhi033" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196784v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000167945.34177.5e" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10053-008-0039-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1425" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150976v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossetti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Revol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcintosh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZ6JZD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150981v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Berberovic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mattingley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150987v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morris" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150978v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Morris" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Kritikos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chambers" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150980v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2004.03.003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC54KVQJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150984v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#233;a" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilikete" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1746-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W6CMTD3J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151000v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Danckert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150989v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1590-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3CLXQMJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005827v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150992v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Revol" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boisson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151001v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halligan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(02)00135-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKB7XRJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151006v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151003v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gr&#233;a" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmurget" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152428v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kritikos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01410107" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A205EA3501B831F86B431656215F2D05ABF70A42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milner" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dijkerman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcintosh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilikete" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152418v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tiliket" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790008402717" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152312v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151012v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gr&#233;a" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desmurget" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76694" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernieri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151013v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arzi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151014v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rossetti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/25988" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007997v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Zein" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150821v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358627v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Gallagher" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364997v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Froment Tilikete" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150922v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6123(03)42019-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-pisella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6550-3774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175083940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jurkiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Formaglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verrecchia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Froment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01658107.2025.2507407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtill&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00226-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Yeshurun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2025.109084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Laurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Redureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ouerfelli-Ethier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Tolan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.12.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104897" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lehingue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kuzdzal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delporte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306630" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Drissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Zein Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.0.0.09178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mosquera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2024.2366217" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2266179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fournet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Khan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Comtois Bona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Z Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prost-Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gedjakouchian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.8.8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mikula" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blohm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Koun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000901" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053744v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rosenholtz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa250" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.02.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Magnin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Mouton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas Ant&#233;rion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0936" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695211058476" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schintu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaumillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guillaume" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salemme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Mcintosh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.09.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hav&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz187" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prablanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panico" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nijboer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2019.03.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Z. Khan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00338.2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.05.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Honnorat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000532" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Priot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hav&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.06.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sahnoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199627" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Jacob" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.11.2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150828v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rode" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourtassi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rossetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMTZ7BT0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcintosh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.02.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.01.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.01.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huchon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.03.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Fourtassi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.03.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150826v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Caldano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.09.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.04.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C1WFZQT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prost" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00332" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150845v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00359" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150840v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vindras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Ota" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2016.00027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150847v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5716179" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prost-Lefebvre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salemme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blohm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv059" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01302056v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.10.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Munoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12923" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GLJNPT2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biotti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12731" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01301934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.01.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152412v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisella L" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau V" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9096.1000303" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150885v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.11.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG15NX59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Fukui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150874v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00733.2013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00399" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150891v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Mizuno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tsuji" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ohde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00432" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Granek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stemberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150901v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Flem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luc-Pupat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.11.015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT916VH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196682v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelisson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0077-13.2013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.12.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05XV2HCP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150894v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Hajjioui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068560" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta O'Shea" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2013.02.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WB47MGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sergio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046619" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biotti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.08.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150909v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alahyane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blangero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thery" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0258" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150911v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Mcintosh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulroue" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.11.017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150908v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.01.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152423v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Shea J." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luaut&#233; J." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farn&#233; A." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2496/hbfr.30.235" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150916v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikatsu Fujii" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Ohtake" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.02.015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJRC6C2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150914v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Deubel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schneider" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.06.014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87598HPJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150913v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurze" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Medendorp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01044.2009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150927v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Khan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaut&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn088" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150921v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Striemer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Locklin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.021" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDC8X1C9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150917v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holmes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imai" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1696-y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45F3857A19F9886A901284831C151524F75541BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150915v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.06.020" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9JGB6WG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1303-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C38DFFC7A88D0B459FE088CE6345616D06CFECB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150941v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.08.028" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H089B36W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150930v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.09.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JDS7GN4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150934v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2006.06.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64J1GTP7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150953v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tilikete" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelisson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00235950v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douglas Crawford" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/7.5.8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32820049bd" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150954v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.2.341" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150951v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ota" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delporte" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindras" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.039" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D7TC39V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150959v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pisella" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binkofski" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lasek" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.03.027" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9WCTZ0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150955v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois-Jacquin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150961v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.04.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6KJHS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150958v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Luaut&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000219614.33171.01" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150956v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e328010924b" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150971v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhi033" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196784v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000167945.34177.5e" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150966v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1425" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152414v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10053-008-0039-7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150976v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossetti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Revol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcintosh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.004" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZ6JZD0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150980v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mattingley" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2004.03.003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC54KVQJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150987v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Berberovic" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morris" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150978v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Morris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Kritikos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chambers" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150984v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#233;a" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilikete" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1746-4" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W6CMTD3J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150981v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150989v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1590-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N3CLXQMJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005827v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151000v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Danckert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150992v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Revol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boisson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150988v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151001v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halligan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(02)00135-5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKB7XRJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151006v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151003v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gr&#233;a" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmurget" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152428v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kritikos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X01410107" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A205EA3501B831F86B431656215F2D05ABF70A42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151004v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milner" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dijkerman" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcintosh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilikete" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152312v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151012v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gr&#233;a" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desmurget" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76694" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernieri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152418v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tiliket" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790008402717" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151013v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arzi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151014v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rossetti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/25988" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007997v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarlenne Zein" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150821v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358627v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Gallagher" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364997v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Froment Tilikete" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150922v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150996v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6123(03)42019-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>