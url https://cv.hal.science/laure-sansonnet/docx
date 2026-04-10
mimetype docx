--- v0 (2026-03-03)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Sansonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe Stat & Génome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIA Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 518 AgroParisTech / INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">16, rue Claude Bernard</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75231 Paris CEDEX 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : laure.sansonnet -- @ -- agroparistech.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0) 1 44 08 86 08</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.291-324. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10260-025-00786-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior contraction rates in a sparse non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.4725-4757. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.01206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561040v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-023-10367-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bats monitoring: a classification procedure of bats behaviours based on Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (4), pp.1025-1041. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jrsssc/qlae024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.755-784. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2022.2090943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel regularized approach for functional data clustering: An application to milking kinetics in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.623-640. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Multivariate Model of Human Dendritic Cell-T Helper Cell Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Grandclaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Trichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (2), pp.432-447.e21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Dependent Weighted LASSO Under Poisson Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.1589-1613. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2869578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric multiple change-point estimation for analyzing large Hi-C data matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in multivariate linear models with high-dimensional covariance matrix estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.78-97. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brégère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally stationary Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer von Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (6), pp.Pages 1710-1743. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet thresholding estimation in a poissonian interactions model with application to genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.200-226. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Poissonian interactions and detection of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tuleau-Malot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.10.1007/s11222-013-9443-z. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9443-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection consistency in non-linear mixed-effects models under spike-and-slab prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Pierre d'Oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for Post Genomic Data (SMPGD) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APPLIBUGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Poisson Lognormal model: optimisation, inference and application to high dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Batardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes journées de statistiques de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for Post-Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic transcription regulatory element location analysis via poisson weighted lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing Workshop (SSP), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. pp.16263580, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2016.7551831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d'homogénéité non-paramétrique pour les données Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 48èmes Journées de Statistique de la SFdS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de Hawkes localement stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer von Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 48èmes Journées de Statistique de la SFdS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and Offline Robust Multivariate Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasso-type estimator and classification algorithm for high-dimensional multivariate Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Edmond Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646888v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign consistent estimation in a sparse Poisson model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bats Monitoring: A Classification Procedure of Bats Behaviors based on Hawkes Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Edmond Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685060v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Classification for Hawkes Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-dependent weighted LASSO under Poisson noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet thresholding estimation in a Poissonian interactions model with application to genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence non-paramétrique pour des interactions poissoniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Paris Sud - Paris XI, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA112084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00835427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Sansonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe Stat & Génome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIA Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 518 AgroParisTech / INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">16, rue Claude Bernard</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75231 Paris CEDEX 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : laure.sansonnet -- @ -- agroparistech.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0) 1 44 08 86 08</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.291-324. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10260-025-00786-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior contraction rates in a sparse non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.4725-4757. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.01206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561040v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bats monitoring: a classification procedure of bats behaviours based on Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (4), pp.1025-1041. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jrsssc/qlae024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-023-10367-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.755-784. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2022.2090943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel regularized approach for functional data clustering: An application to milking kinetics in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.623-640. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Dependent Weighted LASSO Under Poisson Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.1589-1613. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2869578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Multivariate Model of Human Dendritic Cell-T Helper Cell Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Grandclaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Trichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (2), pp.432-447.e21. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in multivariate linear models with high-dimensional covariance matrix estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.78-97. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brégère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric multiple change-point estimation for analyzing large Hi-C data matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally stationary Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer von Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (6), pp.Pages 1710-1743. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet thresholding estimation in a poissonian interactions model with application to genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.200-226. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Poissonian interactions and detection of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tuleau-Malot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.10.1007/s11222-013-9443-z. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9443-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for Post Genomic Data (SMPGD) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection consistency in non-linear mixed-effects models under spike-and-slab prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Pierre d'Oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APPLIBUGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Poisson Lognormal model: optimisation, inference and application to high dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Batardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes journées de statistiques de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for Post-Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d'homogénéité non-paramétrique pour les données Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 48èmes Journées de Statistique de la SFdS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de Hawkes localement stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer von Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 48èmes Journées de Statistique de la SFdS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic transcription regulatory element location analysis via poisson weighted lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing Workshop (SSP), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. pp.16263580, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2016.7551831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and Offline Robust Multivariate Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign consistent estimation in a sparse Poisson model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasso-type estimator and classification algorithm for high-dimensional multivariate Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Edmond Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646888v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bats Monitoring: A Classification Procedure of Bats Behaviors based on Hawkes Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Edmond Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685060v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Classification for Hawkes Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-dependent weighted LASSO under Poisson noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet thresholding estimation in a Poissonian interactions model with application to genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence non-paramétrique pour des interactions poissoniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Paris Sud - Paris XI, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA112084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00835427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-025-00786-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2022.2090943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12404" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Grandclaudon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Trichot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Karpf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.09.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang Hunt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Willett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2869578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468198v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01153882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer von Sachs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.12.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780598v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tuleau-Malot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9443-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomtsyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04224705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551831" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Levy Leduc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646888v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Edmond Lacoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04152932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03905876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomtsyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02903367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00835427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-025-00786-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2022.2090943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12404" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang Hunt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Willett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2869578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Grandclaudon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Trichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Karpf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468198v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.12.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01153882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer von Sachs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.12.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780598v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tuleau-Malot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9443-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomtsyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04224705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Levy Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04152932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646888v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Edmond Lacoste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03905876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomtsyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02903367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00835427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>