--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Sansonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe Stat & Génome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIA Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 518 AgroParisTech / INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">16, rue Claude Bernard</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75231 Paris CEDEX 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : laure.sansonnet -- @ -- agroparistech.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0) 1 44 08 86 08</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.291-324. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10260-025-00786-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior contraction rates in a sparse non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.4725-4757. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.01206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561040v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bats monitoring: a classification procedure of bats behaviours based on Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (4), pp.1025-1041. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jrsssc/qlae024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-023-10367-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.755-784. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2022.2090943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel regularized approach for functional data clustering: An application to milking kinetics in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.623-640. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Dependent Weighted LASSO Under Poisson Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.1589-1613. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2869578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Multivariate Model of Human Dendritic Cell-T Helper Cell Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Grandclaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Trichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (2), pp.432-447.e21. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in multivariate linear models with high-dimensional covariance matrix estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.78-97. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brégère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric multiple change-point estimation for analyzing large Hi-C data matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally stationary Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer von Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (6), pp.Pages 1710-1743. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet thresholding estimation in a poissonian interactions model with application to genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.200-226. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Poissonian interactions and detection of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tuleau-Malot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.10.1007/s11222-013-9443-z. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9443-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for Post Genomic Data (SMPGD) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection consistency in non-linear mixed-effects models under spike-and-slab prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Pierre d'Oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APPLIBUGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Poisson Lognormal model: optimisation, inference and application to high dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Batardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes journées de statistiques de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for Post-Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d'homogénéité non-paramétrique pour les données Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 48èmes Journées de Statistique de la SFdS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de Hawkes localement stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer von Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 48èmes Journées de Statistique de la SFdS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic transcription regulatory element location analysis via poisson weighted lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing Workshop (SSP), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. pp.16263580, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2016.7551831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and Offline Robust Multivariate Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign consistent estimation in a sparse Poisson model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasso-type estimator and classification algorithm for high-dimensional multivariate Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Edmond Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646888v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bats Monitoring: A Classification Procedure of Bats Behaviors based on Hawkes Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Edmond Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685060v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Classification for Hawkes Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-dependent weighted LASSO under Poisson noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet thresholding estimation in a Poissonian interactions model with application to genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence non-paramétrique pour des interactions poissoniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Paris Sud - Paris XI, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA112084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00835427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Sansonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe Stat & Génome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIA Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 518 AgroParisTech / INRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">16, rue Claude Bernard</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75231 Paris CEDEX 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : laure.sansonnet -- @ -- agroparistech.fr</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0) 1 44 08 86 08</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (2), pp.291-324. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10260-025-00786-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior contraction rates in a sparse non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.4725-4757. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.01206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561040v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-023-10367-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bats monitoring: a classification procedure of bats behaviours based on Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (4), pp.1025-1041. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jrsssc/qlae024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.755-784. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331888.2022.2090943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel regularized approach for functional data clustering: An application to milking kinetics in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.623-640. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Multivariate Model of Human Dendritic Cell-T Helper Cell Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Grandclaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Trichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (2), pp.432-447.e21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Dependent Weighted LASSO Under Poisson Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.1589-1613. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2869578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric multiple change-point estimation for analyzing large Hi-C data matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.143-165. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in multivariate linear models with high-dimensional covariance matrix estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.78-97. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perrot-Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brégère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally stationary Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer von Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (6), pp.Pages 1710-1743. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet thresholding estimation in a poissonian interactions model with application to genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.200-226. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of Poissonian interactions and detection of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tuleau-Malot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.10.1007/s11222-013-9443-z. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9443-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection consistency in non-linear mixed-effects models under spike-and-slab prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Probabilistes et Statisticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Pierre d'Oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Statisticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for Post Genomic Data (SMPGD) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APPLIBUGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Poisson Lognormal model: optimisation, inference and application to high dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Batardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes journées de statistiques de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for Post-Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic transcription regulatory element location analysis via poisson weighted lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing Workshop (SSP), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. pp.16263580, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2016.7551831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d'homogénéité non-paramétrique pour les données Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Levy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 48èmes Journées de Statistique de la SFdS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de Hawkes localement stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer von Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 48èmes Journées de Statistique de la SFdS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and Offline Robust Multivariate Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasso-type estimator and classification algorithm for high-dimensional multivariate Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Edmond Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646888v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign consistent estimation in a sparse Poisson model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bats Monitoring: A Classification Procedure of Bats Behaviors based on Hawkes Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Edmond Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685060v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Classification for Hawkes Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection in sparse GLARMA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomtsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévy-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-dependent weighted LASSO under Poisson noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Willett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet thresholding estimation in a Poissonian interactions model with application to genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence non-paramétrique pour des interactions poissoniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sansonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Paris Sud - Paris XI, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA112084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00835427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-025-00786-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2022.2090943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12404" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang Hunt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Willett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2869578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Grandclaudon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Trichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Karpf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468198v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.12.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01153882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer von Sachs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.12.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780598v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tuleau-Malot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9443-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomtsyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04224705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Levy Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04152932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646888v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Edmond Lacoste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03905876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomtsyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02903367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00835427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-025-00786-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561040v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2022.2090943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12404" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Grandclaudon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Trichot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Karpf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.09.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang Hunt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Willett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2869578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468198v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01153882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer von Sachs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.12.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780598v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tuleau-Malot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9443-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomtsyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04224705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551831" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Levy Leduc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646888v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Edmond Lacoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04152932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03905876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomtsyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02903367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00835427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>