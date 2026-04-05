--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -112,122 +112,122 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Rollot</w:t>
+                <w:t xml:space="preserve">Inès Bel Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+                <w:t xml:space="preserve">Xavier Bucchianeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Bel Mokhtar</w:t>
+                <w:t xml:space="preserve">Laurent Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bucchianeri</w:t>
+                <w:t xml:space="preserve">Alexandre Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2026, [7 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1034,342 +1034,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des immigrations en région Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1273, pp.152-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une immigration pour la terre : les Italiens dans les campagnes du Midi de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codrul Cosminului</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.157-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une gamme de l'altérité : figures de l'étranger dans la France méridionale des années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.25-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'immigration entre témoignage visuel et hors champ. Les sources iconographiques en région Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Meitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Minka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30, pp.54-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954357v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-00954349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’exil espagnol en Midi toulousain</w:t>
               </w:r>
@@ -1556,165 +1556,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pèlerinage des émigrés. Itinéraires de dévotion et missions catholiques italiennes dans la France du Sud-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 209, pp.53-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France de l'immigration : à la découverte d'un patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 385, pp.233-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954337v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00954336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires et représentations croisées du temps de guerre</w:t>
               </w:r>
@@ -1763,165 +1763,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les équivoques d’une défaite : l’exil antifasciste des années vingt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Trace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.44-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La migration remémorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 89, pp.38-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570373v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01568580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du conflit politique au sein de l’émigration italienne dans le Sud-Ouest des années vingt</w:t>
               </w:r>
@@ -2084,565 +2084,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du progrès... aux effondrements ? Repenser nos trajectoires contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès « Effondrements et Ruptures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 147e Congrès national des Sociétés historiques et scientifiques; Festival L'Histoire à venir, May 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités de l'engagement : réflexions depuis l'expérience de l'Atécopol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Temporalités en action »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Passages (CNRS 5319); Maison des Sud de l'Université Bordeaux Montaigne, Nov 2023, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la séance : mettre l'accent sur l'interdisciplinarité élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hadna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Quelle interdisciplinarité autour des questions d’environnement ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opération « Environnement » du Labex SMS (structurations des mondes sociaux), Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le greenwashing contre l'écologie politique : le mythe de la dématérialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Berlan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Mutations des métiers du livre #2 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département documentation, archives, médiathèque et édition (DDAME) de l’Université Toulouse Jean Jaurès; Agence régionale du livre Occitanie Livre et Lecture (OLL), Feb 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalisation des mouvements écologistes ? Quelques questionnements préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Radicalisation des mouvements écologistes ? Discours et représentations, dispositifs politiques, administratifs, juridiques et judiciaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires LISST, LASSP et FRAMESPA, Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se nourrir à Toulouse : enjeux d’actualité et chantiers d’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Histoire de Toulouse »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire FRAMESPA (UMR 5136), CNRS, Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire environnementale : terrains, objets, débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Commune nature »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire FRAMESPA (UMR 5136), CNRS, Université Toulouse Jean Jaurès, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Saliha Hadna</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réagir aux bouleversements écologiques : l'expérience du collectif Atécopol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Quelle interdisciplinarité autour des questions d’environnement ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Opération « Environnement » du Labex SMS (structurations des mondes sociaux), Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Dérèglement climatique: de la connaissance à la réflexion collective sur nos activités de recherche  »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Biogeco « Biodiversity, from Genes to Communities » (UMR1202 INRAE), Mar 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...322 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers d’écologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2658,195 +2727,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Recherches interdisciplinaires sur les transitions écologiques et le changement climatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national des Maisons des sciences de l’homme (RnMSH) du CNRS, Oct 2022, Paris, MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04595658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un cours interdisciplinaire sur les changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Putting in broader context »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Universitaire de Recherche (EUR) « Toulouse Graduate School of Earth and Space Science » (TESS), Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853246v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04595778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenwashing : introduction du sujet</w:t>
               </w:r>
@@ -3426,217 +3426,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04595616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les migrations à l’époque contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès « Migrants et migrations, de la Préhistoire à nos jours dans le Midi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique d'Occitanie, Oct 2019, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Négocier l’accueil : Migrants, réfugiés et sociétés d’accueil. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Lachenicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Negotiating asylum and accommodation : Migrants, refugees and hosting societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02148948v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04853231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atelier d’écologie politique de Toulouse</w:t>
               </w:r>
@@ -3862,165 +3862,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etrangers d'ici : une exploration à travers les collections de la Cinémathèque de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les écrans retracent l'histoire des immigrations en région Midi-Pyrénées depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etrangers d'ici : l'immigration dans les collections de la Cinémathèque de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants dans le cinéma en Europe (années 1980-2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961093v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00961146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, immigrations et émigrations dans l'enseignement de l'histoire en France : un enseignement renouvelé... pour quels enjeux ?</w:t>
               </w:r>
@@ -4207,165 +4207,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migration and regional memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Region, Memory and Agency in Eastern and Western Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bristol, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regional History: Some Thoughts on Teaching the History of Occitania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Globalisation and Globalisation of History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLIOHWORLD Fourth Plenary Conference, Jun 2010, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961046v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00961050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizenship and Nationality in France</w:t>
               </w:r>
@@ -4646,51 +4646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires des migrations, temps de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4894,90 +4894,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Négocier l'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lacoue-Labarthe</w:t>
+                <w:t xml:space="preserve">Susanne Lachenicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5209,64 +5209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour au temps long (dossier thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23-24, 2014, 978-2-8107-0350-0</w:t>
@@ -5308,51 +5308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires de quartiers (dossier thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2011, 978-2-8107-0163-6</w:t>
@@ -6505,186 +6505,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migrations, mémoires, musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Méridiennes, pp.182, 2008, 2-912025-37-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frontiers and Identities: Cities in Regions and Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lud'A Klusáková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Plus-Pisa University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.346, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni Plus-Pisa University Press</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00955132v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00955136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations en mémoire</w:t>
               </w:r>
@@ -7313,771 +7313,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tous nouveaux Toulousains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Klarsfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.18-93, 2010, coll. Villes en mouvement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a Citizenship of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven G. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Marius Bucur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dohrn-van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raingard Esser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ann Katherine Isaacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenships and identities: Inclusion, exclusion, participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.173-193, 2010, CLIOHRES: Transversal volumes, 978-88-8492-739-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Frontiers and Identities Seen Through Migrations</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminating Borders and Intolerant Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olga Seweryn</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kalivodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kowalská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Křížová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luďa Klusáková, Martin Moll. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crossing Frontiers, Resisting Identities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Plus - Pisa University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.325-334, 2010</w:t>
+              <w:t xml:space="preserve">, pp.335-341, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Discriminating Borders and Intolerant Identities</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontiers and Identities Seen Through Migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marketa Křížová</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seweryn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luďa Klusáková, Martin Moll. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crossing Frontiers, Resisting Identities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Plus - Pisa University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.335-341, 2010</w:t>
+              <w:t xml:space="preserve">, pp.325-334, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Agnès Klarsfeld. </w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femme, émigrée, paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Boselli Rivoltella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulouse en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autrement, pp.18-93, 2010, coll. Villes en mouvement</w:t>
+              <w:t xml:space="preserve">Pour vous mes enfants : une vie d'émigrée italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-248, 2009, 979-10-92161-26-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memories of Discrimination, Memories of Tolerance: Jewish and Protestant minorities in southern France museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guðmundur Hálfdanarson, Katherine Isaac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrimination and Tolerance in Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Plus - Pisa University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-212, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Maria Boselli Rivoltella. </w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration italienne en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentine Gobi, Roman Badel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour vous mes enfants : une vie d'émigrée italienne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.241-248, 2009, 979-10-92161-26-7</w:t>
+              <w:t xml:space="preserve">Le Secret d'Angelica : de l'Italie aux fermes du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement Jeunesse, pp.70-79, 2008, coll. Français d'ailleurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'image cinématographique aux représentations collectives : discussion autour du thème &amp;quot;Le dire en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nancy L. Green, Marie Poinsot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'immigration et question coloniale en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.263-267, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567386v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01568560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troupes et main-d'oeuvre coloniales</w:t>
               </w:r>
@@ -8203,173 +8203,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notre histoire vraie : l'immigration au prisme de synopsis lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Fleury et Jacques Walter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias, médiations, immigrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Presses universitaires de Nancy, pp.119-132, 2007, Questions de communication, série "Actes" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perdus dans le paysage ? Le cas des Italiens du Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Blanc-Chaléard, Antonio Bechelloni, Bénédicte Deschamps, Michel Dreyfus et Eric Vial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Petites Italies dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.185-196, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568329v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00954343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and National Identity: Historiography Perspectives in France</w:t>
               </w:r>
@@ -8508,358 +8508,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps des immigrations et des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Blanchard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest porte des outre-mers. Un siècle d’histoire coloniale et d’immigration des Suds, du Midi à l’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milan, pp.74-100, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rural Dimension at Stake: the Case of Italian Immigrants in South Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Feldman, Leo Lucassen, Jochen Oltmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paths of Integration: Migrants in Western Europe (1880-2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.157-166, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Pascal Blanchard. </w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’exil à l’accompagnement d’une population migrante. L’engagement des antifascistes italiens au côté des paysans émigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fawzi Boubia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest porte des outre-mers. Un siècle d’histoire coloniale et d’immigration des Suds, du Midi à l’Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Milan, pp.74-100, 2006</w:t>
+              <w:t xml:space="preserve">Exil et migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahiers de la MRSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-48, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering Memory is Regaining Dignity: Collective Memory and Migration in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rainer Ohliger, Karen Schönwälder, Triadafilos Triadafilopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Encouters: Migrants, Migration and European Societies since 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashgate Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.302-320, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570379v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01570372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration et assignation professionnelle : quand des immigrés pour la terre débordent vers le bâtiment</w:t>
               </w:r>
@@ -9641,51 +9641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/d1wg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01785900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Meitour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Minka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Souchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hadna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03179423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabbar Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Soo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaissad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzu Lelieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ser&#232;ne Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabar Allen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud'A Klus&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no06-Migrations-en-memoire~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ciao-italia/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seweryn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books5/books.php?book=5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kowalsk&#225;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radici-press.net/shop/pour-vous-mes-enfants/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books2/books.php?book=5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veglia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/European-Encounters-Migrants-Migration-and-European-Societies-Since-1945/Ohliger-Schonwalder/p/book/9780754630869" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7e7c.html?rubrique79" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/crhq/_index.php?page=annales-normandie-cahiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04353822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9n6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9lg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/d1wg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01785900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Souchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Meitour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Minka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hadna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03179423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabbar Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Soo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaissad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzu Lelieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ser&#232;ne Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabar Allen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud'A Klus&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no06-Migrations-en-memoire~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ciao-italia/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kowalsk&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books5/books.php?book=5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seweryn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radici-press.net/shop/pour-vous-mes-enfants/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books2/books.php?book=5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568317v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7e7c.html?rubrique79" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/European-Encounters-Migrants-Migration-and-European-Societies-Since-1945/Ohliger-Schonwalder/p/book/9780754630869" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/crhq/_index.php?page=annales-normandie-cahiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04353822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9n6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9lg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>