--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1034,247 +1034,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une gamme de l'altérité : figures de l'étranger dans la France méridionale des années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.25-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une immigration pour la terre : les Italiens dans les campagnes du Midi de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codrul Cosminului</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.157-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire des immigrations en région Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Souchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1273, pp.152-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954349v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00952060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immigration entre témoignage visuel et hors champ. Les sources iconographiques en région Midi-Pyrénées</w:t>
               </w:r>
@@ -2084,112 +2084,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à la séance : mettre l'accent sur l'interdisciplinarité élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hadna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Quelle interdisciplinarité autour des questions d’environnement ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opération « Environnement » du Labex SMS (structurations des mondes sociaux), Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du progrès... aux effondrements ? Repenser nos trajectoires contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « Effondrements et Ruptures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 147e Congrès national des Sociétés historiques et scientifiques; Festival L'Histoire à venir, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités de l'engagement : réflexions depuis l'expérience de l'Atécopol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2205,155 +2287,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Temporalités en action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Passages (CNRS 5319); Maison des Sud de l'Université Bordeaux Montaigne, Nov 2023, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Saliha Hadna</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalisation des mouvements écologistes ? Quelques questionnements préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Quelle interdisciplinarité autour des questions d’environnement ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Opération « Environnement » du Labex SMS (structurations des mondes sociaux), Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Radicalisation des mouvements écologistes ? Discours et représentations, dispositifs politiques, administratifs, juridiques et judiciaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires LISST, LASSP et FRAMESPA, Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le greenwashing contre l'écologie politique : le mythe de la dématérialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2369,264 +2438,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Mutations des métiers du livre #2 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département documentation, archives, médiathèque et édition (DDAME) de l’Université Toulouse Jean Jaurès; Agence régionale du livre Occitanie Livre et Lecture (OLL), Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Radicalisation des mouvements écologistes ? Quelques questionnements préliminaires</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire environnementale : terrains, objets, débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Radicalisation des mouvements écologistes ? Discours et représentations, dispositifs politiques, administratifs, juridiques et judiciaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires LISST, LASSP et FRAMESPA, Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Commune nature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire FRAMESPA (UMR 5136), CNRS, Université Toulouse Jean Jaurès, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se nourrir à Toulouse : enjeux d’actualité et chantiers d’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Histoire de Toulouse »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire FRAMESPA (UMR 5136), CNRS, Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853202v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04853199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réagir aux bouleversements écologiques : l'expérience du collectif Atécopol</w:t>
               </w:r>
@@ -7386,380 +7386,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontiers and Identities Seen Through Migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seweryn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luďa Klusáková, Martin Moll. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossing Frontiers, Resisting Identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Plus - Pisa University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-334, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminating Borders and Intolerant Identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kalivodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kowalská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Křížová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luďa Klusáková, Martin Moll. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossing Frontiers, Resisting Identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Plus - Pisa University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-341, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a Citizenship of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven G. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Marius Bucur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dohrn-van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raingard Esser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Larguèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ann Katherine Isaacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenships and identities: Inclusion, exclusion, participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Plus - Pisa University Press, pp.173-193, 2010, CLIOHRES: Transversal volumes, 978-88-8492-739-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724605v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-00955109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme, émigrée, paysanne</w:t>
               </w:r>
@@ -7911,173 +7911,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'image cinématographique aux représentations collectives : discussion autour du thème &amp;quot;Le dire en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nancy L. Green, Marie Poinsot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'immigration et question coloniale en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.263-267, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'immigration italienne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentine Gobi, Roman Badel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Secret d'Angelica : de l'Italie aux fermes du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement Jeunesse, pp.70-79, 2008, coll. Français d'ailleurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568560v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01567386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troupes et main-d'oeuvre coloniales</w:t>
               </w:r>
@@ -8203,173 +8203,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perdus dans le paysage ? Le cas des Italiens du Sud-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Blanc-Chaléard, Antonio Bechelloni, Bénédicte Deschamps, Michel Dreyfus et Eric Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites Italies dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.185-196, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notre histoire vraie : l'immigration au prisme de synopsis lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Fleury et Jacques Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias, médiations, immigrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Presses universitaires de Nancy, pp.119-132, 2007, Questions de communication, série "Actes" </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954343v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01568329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and National Identity: Historiography Perspectives in France</w:t>
               </w:r>
@@ -8508,186 +8508,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rural Dimension at Stake: the Case of Italian Immigrants in South Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Feldman, Leo Lucassen, Jochen Oltmer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paths of Integration: Migrants in Western Europe (1880-2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, pp.157-166, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps des immigrations et des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Blanchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest porte des outre-mers. Un siècle d’histoire coloniale et d’immigration des Suds, du Midi à l’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milan, pp.74-100, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568317v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01568323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exil à l’accompagnement d’une population migrante. L’engagement des antifascistes italiens au côté des paysans émigrés</w:t>
               </w:r>
@@ -9641,51 +9641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/d1wg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01785900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Souchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Meitour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Minka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hadna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03179423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabbar Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Soo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaissad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzu Lelieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ser&#232;ne Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabar Allen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud'A Klus&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no06-Migrations-en-memoire~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ciao-italia/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955107v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kowalsk&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books5/books.php?book=5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seweryn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radici-press.net/shop/pour-vous-mes-enfants/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books2/books.php?book=5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568317v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7e7c.html?rubrique79" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/European-Encounters-Migrants-Migration-and-European-Societies-Since-1945/Ohliger-Schonwalder/p/book/9780754630869" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/crhq/_index.php?page=annales-normandie-cahiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04353822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9n6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9lg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/d1wg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01785900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Souchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Meitour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Minka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hadna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03179423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabbar Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Soo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaissad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzu Lelieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ser&#232;ne Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabar Allen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud'A Klus&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no06-Migrations-en-memoire~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ciao-italia/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seweryn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books5/books.php?book=5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kowalsk&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radici-press.net/shop/pour-vous-mes-enfants/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books2/books.php?book=5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veglia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7e7c.html?rubrique79" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/European-Encounters-Migrants-Migration-and-European-Societies-Since-1945/Ohliger-Schonwalder/p/book/9780754630869" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/crhq/_index.php?page=annales-normandie-cahiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04353822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9n6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9lg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>