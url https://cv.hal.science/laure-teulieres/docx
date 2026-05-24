--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2908,50 +2908,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’engager en collectif depuis le monde de la recherche : l’Atelier d’écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Science avec et pour la société : regards croisés sur la place des chercheurs et des institutions de recherche dans la société en France et au Costa Rica » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de la Transition Ecologique et Citoyenne Côte d'Azur (OTECCA), Nov 2022, Université de Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04595718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre certitude des désastres environnementaux et incertitudes socio-politiques, quel rôle pour les scientifiques ? L'expérimentation de l'Atelier d'écologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulations et incertitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex SMS - Structurations des mondes sociaux, May 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Greenwashing : introduction du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2973,208 +3124,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'écologie politique (Sémécol) : « Greenwashing : dépolluer le débat public »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier d'écologie politique (Atécopol), Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853217v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-04595718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des sciences face aux crises environnementales</w:t>
               </w:r>
@@ -9641,51 +9641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/d1wg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01785900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Souchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Meitour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Minka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hadna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03179423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabbar Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Soo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaissad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzu Lelieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ser&#232;ne Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabar Allen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud'A Klus&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no06-Migrations-en-memoire~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ciao-italia/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seweryn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books5/books.php?book=5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kowalsk&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radici-press.net/shop/pour-vous-mes-enfants/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books2/books.php?book=5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veglia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7e7c.html?rubrique79" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/European-Encounters-Migrants-Migration-and-European-Societies-Since-1945/Ohliger-Schonwalder/p/book/9780754630869" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/crhq/_index.php?page=annales-normandie-cahiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04353822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9n6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9lg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/d1wg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03117076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01785900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Souchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Meitour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Minka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hadna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03179423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;vy-Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabbar Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Soo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaissad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03674908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzu Lelieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;m-Kh&#234; Li&#234;m-Kh&#234; Luguern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ser&#232;ne Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jabar Allen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud'A Klus&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no06-Migrations-en-memoire~.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03931080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locongres.org/fr/lo-congres-fr/actualites/recherche-publications/17088-actes-du-xiie-congres-de-l-aieo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01557225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ciao-italia/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seweryn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books5/books.php?book=5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalivodov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kowalsk&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724605v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G. Ellis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Marius Bucur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dohrn-van Rossum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raingard Esser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.radici-press.net/shop/pour-vous-mes-enfants/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books3/books.php?book=7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01567375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00954343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cliohres.net/books2/books.php?book=5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01558637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01568317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veglia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip7e7c.html?rubrique79" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/European-Encounters-Migrants-Migration-and-European-Societies-Since-1945/Ohliger-Schonwalder/p/book/9780754630869" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/crhq/_index.php?page=annales-normandie-cahiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01570377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04353822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9n6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04379400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9lg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00955146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>