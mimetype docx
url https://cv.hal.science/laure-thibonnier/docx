--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -382,200 +382,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire ou ne pas dire les traumatismes historiques et l’homosexualité dans la littérature jeunesse contemporaine en Russie</w:t>
+                <w:t xml:space="preserve">« Stratégies de résistance au récit héroïque du siège de Léningrad chez Lidia Guinzbourg »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.57-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793161v1</w:t>
+                <w:t xml:space="preserve">hal-04367758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Stratégies de résistance au récit héroïque du siège de Léningrad chez Lidia Guinzbourg »</w:t>
+                <w:t xml:space="preserve">Dire ou ne pas dire les traumatismes historiques et l’homosexualité dans la littérature jeunesse contemporaine en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue russe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.17925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367758v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Великая Отечественная война в современной русской детской литературе: в поисках альтернативы»</w:t>
               </w:r>
@@ -702,178 +702,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Путешествие к истокам психики в повестях Ольги Колпаковой «Как рассердилась кикимора» и Екатерины Мурашовой «Класс коррекции»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le discours politique et culturel dans la Russie contemporaine. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Kossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Детские чтения</w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911932v1</w:t>
+                <w:t xml:space="preserve">hal-01911928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours politique et culturel dans la Russie contemporaine. Avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Путешествие к истокам психики в повестях Ольги Колпаковой «Как рассердилась кикимора» и Екатерины Мурашовой «Класс коррекции»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+              <w:t xml:space="preserve">Детские чтения</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911928v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature de jeunesse russe contemporaine et le modèle soviétique : L’enfance de Liova et La légende du grand judo de Boris Minaev</w:t>
               </w:r>
@@ -1029,51 +1029,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing, publishing and reading in Russian on the war in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1732,77 +1732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indicible dans la littérature de jeunesse russe : Histoire et sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Mémoire et indicible dans les arts contemporains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble &amp; On-line event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1890,178 +1890,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Память о войне в русской современной детской и юношеской литературе»</w:t>
+                <w:t xml:space="preserve">« L’adaptation des œuvres de Weisse en France et en Russie : les revues pour enfants de Berquin et Novikov »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«Детская литература как событие»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Московский Городской Педагогический Университет, Dec 2019, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Christian Felix Weißes Werk im europäischen Kontext: Kinder- und Jugendliteratur und populäre Aufklärung / L’œuvre de Christian Felix Weisse dans le contexte européen : littérature enfantine, littérature de jeunesse et éducation populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Leipzig, Nov 2019, Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367886v1</w:t>
+                <w:t xml:space="preserve">hal-04367880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’adaptation des œuvres de Weisse en France et en Russie : les revues pour enfants de Berquin et Novikov »</w:t>
+                <w:t xml:space="preserve">«Память о войне в русской современной детской и юношеской литературе»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christian Felix Weißes Werk im europäischen Kontext: Kinder- und Jugendliteratur und populäre Aufklärung / L’œuvre de Christian Felix Weisse dans le contexte européen : littérature enfantine, littérature de jeunesse et éducation populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Leipzig, Nov 2019, Leipzig, Allemagne</w:t>
+              <w:t xml:space="preserve">«Детская литература как событие»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Московский Городской Педагогический Университет, Dec 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367880v1</w:t>
+                <w:t xml:space="preserve">hal-04367886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénine en exil chez Danilkine</w:t>
               </w:r>
@@ -2524,51 +2524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research in Exile: Views and Voices from the Slavic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Kossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,119 +2862,132 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Aesthetic Beyond Censorship: silence, allusions, and sharing in Russian-Language Youth Literature on the consequences of the War in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children's War Literature in the Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Benjamins Publishing Company, In press</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3007,73 +3020,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Geste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-28, 2023, 979-10-353-2129-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Narinai Abgaryan : un Kierkegaard arménien au pays de la littérature de jeunesse russe ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3093,374 +3106,374 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Geste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-298, 2023, 979-10-353-2129-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Armée céleste d’Edouard Verkine : une délégitimation du récit historique du pouvoir ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valéry Kossov; Zakaria Taha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légitimation du politique : histoire, mémoire, pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Geste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-10-353-2128-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Блокадный город в романе Р. П. Погодина «Я догоню вас на небесах»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">М. Л. Лурье. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentarii Litterarum. Ad honorem viri doctissimi Valentini Golovin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Издательство «Пушкинский Дом»</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.528 - 539, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31860/978-5-91476-118-6-528-539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations du monde soviétique dans la trilogie &amp;quot;Manjunja&amp;quot; de Narinè Abgarjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dorena Caroli, Anne Maître (textes recueillis par), La littérature de jeunesse russe et soviétique : poétique, auteurs, genres et personnages (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traumatisme dans les représentations du siège de Leningrad dans la littérature de jeunesse russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Fiszer, A. Nivière (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réécritures de l'Histoire en Europe centrale et orientale après 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3470,294 +3483,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« En Russie, la littérature pour enfants devient une arme de propagande »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://theconversation.com/en-russie-la-litterature-pour-enfants-devient-une-arme-de-propagande-198550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russie : l’homophobie d’État, élément central de la « guerre des valeurs » contre l’Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Kossov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://theconversation.com/russie-lhomophobie-detat-element-central-de-la-guerre-des-valeurs-contre-loccident-212396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bibliothèque numérique des enfants : des classiques à lire ou à écouter en ligne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Albertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://theconversation.com/bibliotheque-numerique-des-enfants-des-classiques-a-lire-ou-a-ecouter-en-ligne-136763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3825,51 +3838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DC1B4C9"/>
+    <w:nsid w:val="9436FF40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4056,51 +4069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-thibonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6351-483X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095162577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Foscolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Saignes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maslinskaia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17925" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/2304-5817-2020-1-17-144-166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Garziano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corrado-Kazanski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/ethique-et-creation-dans-l-espace-litteraire-slavophone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/la-legitimation-du-politique" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lib2.pushkinskijdom.ru/%D0%B1%D0%BB%D0%BE%D0%BA%D0%B0%D0%B4%D0%BD%D1%8B%D0%B8-%D0%B3%D0%BE%D1%80%D0%BE%D0%B4-%D0%B2-%D1%80%D0%BE%D0%BC%D0%B0%D0%BD%D0%B5-%D1%80-%D0%BF-%D0%BF%D0%BE%D0%B3%D0%BE%D0%B4%D0%B8%D0%BD%D0%B0-%D1%8F-%D0%B4%D0%BE%D0%B3%D0%BE%D0%BD%D1%8E-%D0%B2%D0%B0%D1%81-%D0%BD%D0%B0-%D0%BD%D0%B5%D0%B1%D0%B5%D1%81%D0%B0%D1%85" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/978-5-91476-118-6-528-539" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-thibonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6351-483X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095162577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Foscolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Saignes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maslinskaia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/2304-5817-2020-1-17-144-166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Garziano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corrado-Kazanski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/ethique-et-creation-dans-l-espace-litteraire-slavophone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/home" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/la-legitimation-du-politique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lib2.pushkinskijdom.ru/%D0%B1%D0%BB%D0%BE%D0%BA%D0%B0%D0%B4%D0%BD%D1%8B%D0%B8-%D0%B3%D0%BE%D1%80%D0%BE%D0%B4-%D0%B2-%D1%80%D0%BE%D0%BC%D0%B0%D0%BD%D0%B5-%D1%80-%D0%BF-%D0%BF%D0%BE%D0%B3%D0%BE%D0%B4%D0%B8%D0%BD%D0%B0-%D1%8F-%D0%B4%D0%BE%D0%B3%D0%BE%D0%BD%D1%8E-%D0%B2%D0%B0%D1%81-%D0%BD%D0%B0-%D0%BD%D0%B5%D0%B1%D0%B5%D1%81%D0%B0%D1%85" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/978-5-91476-118-6-528-539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>