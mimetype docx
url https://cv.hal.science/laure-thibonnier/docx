--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3838,51 +3838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9436FF40"/>
+    <w:nsid w:val="DE0849CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>