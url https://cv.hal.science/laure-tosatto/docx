--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -659,624 +659,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
+                <w:t xml:space="preserve">Detecting non-adjacent dependencies is the exception rather than the rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Melmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793865v1</w:t>
+                <w:t xml:space="preserve">hal-03725351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46 (4), pp.e13124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cogs.13124⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 46 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640218v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631173v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting non-adjacent dependencies is the exception rather than the rule</w:t>
+                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Melmi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezso Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270580. </w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), pp.e13124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725351v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
+                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46 (46), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2022, 46 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908700v1</w:t>
+                <w:t xml:space="preserve">hal-03631173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of regularities in a random environment</w:t>
               </w:r>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1973,51 +1973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755926v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01835-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755926v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01835-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>