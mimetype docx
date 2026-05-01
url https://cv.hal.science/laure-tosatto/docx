--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -659,278 +659,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting non-adjacent dependencies is the exception rather than the rule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270580. </w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (46), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725351v1</w:t>
+                <w:t xml:space="preserve">hal-04908700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting non-adjacent dependencies is the exception rather than the rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Melmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (46), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908700v1</w:t>
+                <w:t xml:space="preserve">hal-03725351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
               </w:r>
@@ -1154,104 +1154,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631173v1</w:t>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1973,51 +1973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755926v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01835-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755926v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01835-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Bonafos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820941356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumarane Tirou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teod&#243;ra V&#233;kony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>