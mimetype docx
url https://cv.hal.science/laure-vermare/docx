--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURE VERMARE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge radial electric field in positive and negative triangularity plasmas in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouffet-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (1), pp.014002. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ae19fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the edge radial electric field in L-mode TCV plasmas using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/add0e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic ripple on neoclassical equilibrium in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035016. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb79a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separatrix parameters and core performances across WEST L-mode database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tennessee Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (5), pp.056021. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acbfcf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04062711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor influence on the edge E × B velocity establishment in tokamak plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad1653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from boron powder injection experiments in WEST lower single null L-mode plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lunsford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.086020. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac70ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the radial electric field profile in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026002. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac3c85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of Turbulent Momentum Drive and Magnetic Braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (25), pp.255002. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport barrier onset and edge turbulence shortfall in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caschera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-01004-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interplay between interchange turbulence and sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (7), pp.072306. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0086992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport barrier in 5D gyrokinetic flux-driven simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lo-Cascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Réveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126026. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac945d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key impact of phase dynamics and diamagnetic drive on Reynolds stress in magnetic fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/abf673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for interchange transport in tokamak scrape-off layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046045. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abe6b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal instability and wave trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave trapping and E × B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0042930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics research on the TCV tokamak facility: from conventional to alternative scenarios and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112023. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab25cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetries of flows in the Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.020704. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized reversal of the perpendicular velocity in Tore Supra ohmic, L-mode, limited plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (4), pp.046021. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa59bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TCV tokamak program: scientific progress and facility upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa6412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of progress in European medium sized tokamaks towards an integrated plasma-edge/wall solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beurskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa6084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Elusive E × B Staircase in Magnetized Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.085004. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.085004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01468384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental turbulence studies for gyro-kinetic code validation using advanced microwave diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bañón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (8), pp.083027. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/8/083027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive comparisons of geodesic acoustic mode characteristics and dynamics between Tore Supra experiments and gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes in a fluid model of tokamak plasma: the effects of finite beta and collisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.125002. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/57/12/125002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L to H mode transition: parametric dependencies of the temperature ă threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ă P. Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (7), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/7/073015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space structures in gyrokinetic simulations of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.303. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50210-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete multi-field characterization of the geodesic acoustic mode in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.072001. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/7/072001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of plasma transport and turbulence on particle fuelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (S), pp.S148-S154. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of radial heat flux and second sound in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.022307. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nonlocality of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.073029. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geodesic acoustic mode oscillations, using multiple signal classification analysis of doppler backscattering signal on tore supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.063008. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/6/063008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavenumber spectrum of micro-turbulence in tokamak plasmas / Spectre en nombre d'onde de la micro-turbulence dans les plasmas de tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra: detailed energy confinement analysis, turbulence measurements and gyrokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.063037. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/6/063037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.012306. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3536648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of dimensionless scaling experiments with multiple points using linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.022003. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/2/022003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.045002. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a quasi-linear transport model versus nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.085012. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/8/085012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded reflectometry into additional heating launchers of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRW16 - 16th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Greiswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04706584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The edge E$_r$ well in L-mode plasmas: Experiments & gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTF 2023 annual meeting - 27th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04233434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Fusion Plasmas: Is the Tail Wagging the Dog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEORY OF FUSION PLASMAS - Joint Varenna-Lausanne International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03842051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of E x B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS DPP 2022 - 6th Asia-Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Online Conference (Tokyo), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03949368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor impact on the radial electric field in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSVV1 Progress Workshop 2022 - Theory, Simulation, Validation, Verification - Physics of the L-H Transition and Pedestals Progress workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separatrix parameters and core performances across WEST L-mode database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual meeting of the APS Division pf Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Spokane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03863797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between magnetic braking and turbulent stress tensor regarding plasma flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Festival de théorie : contrôle, rétroaction et réduction de modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA fusion energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of phase dynamics & diamagnetic drive on Reynolds stress in fusion plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating near the L-H power threshold in WEST full tungsten environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Physical Society Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2021, E-CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03300502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating near the L-H power threshold in WEST full tungsten environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EPS Plasma Physics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (on line event), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between core, edge and scrape-off layer in turbulent magnetised plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03287143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Fusion Plasmas: Is the Tail Wagging the Dog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, E CONFERENCE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF A RIPPLED MAGNETIC FIELD ON FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia-Pacific Conference on Plasma Physics (AAPPS-DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, E-CONFERENCE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry and dynamics of perpendicular flow in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.P5.1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST first plasma operation with all tungsten PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IAEA Fusion Energy Conference (FEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ahmenabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry of perpendicular velocity of the density fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of density fluctuations in magnetic confined plasmas using Doppler backscattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pisarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Giacalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting Physics in Boring Plasmas: Validation & Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leysin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic geodesic acoustic mode in the eigenmode and multimode regimes in TCV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Doppler backscattering diagnostic for fluid turbulent simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ciraolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence, magnetic fields and self organization in laboratory and astrophysical plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and scaling of GAMs in TCV, Satellite Workshop of the 42nd EPS Plasma Physics Conference, on Electric Fields, Turbulence and Self-Organisation in Magnetized Plasmas (Lisbon) (2015),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Workshop of the 42nd EPS Plasma Physics Conference, on Electric Fields, Turbulence and Self-Organisation in Magnetized Plasmas (EFTSOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-US Transport Task Force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salem, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Propagation of Turbulence and Formation of Mesoscopic Structures in Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KITP program : Wave-Flow Interaction in Geophysics, Climate, Astrophysics and Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, KALVI Institute, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial correlation of density fluctuations by coupling IPP and LPP W-band Doppler reflectometers on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of turbulence and zonal flows for different shapes and scenarios in TCV using correlation ECE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fasoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EPS Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a poloidal asymmetry of fluctuation perpendicular velocity measured by Doppler backscattering on Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes:ffsimultaneous observation of density,ff magnetic-field, and flow componentsff in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping of Geodesic Acoustic Modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial propagation of turbulence and formation of mesoscopic structures in GK simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S. - E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical aspects of the turbulence at the edge of tokamak plasmas and consequences on L-H transition threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Tynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-diagnostic characterization of geodesic acoustic modes in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EPS Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimized steerable W-band Doppler reflectometer on ASDEX Upgrade: possibilities and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Giacalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler backscattering measurements on TCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;near edge&amp;quot; transport non-local?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Physical Society Conference &amp; 16th Int. Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of GAM frequency observed on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Taskforce Workshop Meeting TTF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications of Nonlocality of Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Diego, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GAMs on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of density fluctuations in magnetic confined plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Frontiers in Diagnostic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Winter School « Dynamics and turbulent transport in plasmas and conducting fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation characteristics of micro-turbulence on Tore Supra using Doppler backscattering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flows and perpendicular velocity properties observed by Doppler reflectometry on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of micro-turbulence characteristics with collisionality at the tokamak core-edge interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra : on the uncertainties of global and local energy confinement analysis and what can be done to overcome them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on characteristics of micro-turbulence on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renormalized quasi-linear approach to turbulent transport in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wave-number spectrum of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of SOL flows on edge and core radial electric field and rotation in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la micro-turbulence par réflectométrie Doppler dans Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès de la Division Plasma de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Modeling of Turbulent Transport in the Tore Supra Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benkadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON WAVES, COHERENT STRUCTURES AND TURBULENCE IN PLASMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Gandhinagar, India. pp.75-84, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3526165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High k spectra in Tore Supra : experiment, theory and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Reflectometry workshop IRW9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation in tokamak with magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Turbulence and Transport on Tore Supra with dimensionless parameters rho* and nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range correlation studies : Tore Supra contribution, DREVE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EFDA Transport Topical Group Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Culham, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in Tore Supra plasmas: measurements and validation of nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first comparison between probes, fast imaging, and reflectometry synchronous measurements of edge turbulence in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference on Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting TTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic quasi-linear modelling of transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the competition/synergy between turbulence and 3D magnetic perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48TH EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maastricht (virtual event), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03740706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic rotation drive in tokamaks: the competition between turbulence and magnetic braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of fudion plasma - Joint Varenna - Lausanne International 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-axisymmetric magnetic field perturbations on flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Joint EU-US TTF Meeting - EU-US Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03350020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the radial electric field profile in WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Paul Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA fusion energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-Conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of interchange turbulent transport across separatrix with sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Joint EU-US TTF Meeting - the EU-US Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03350079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic diagnostic of Doppler Back-Scattering measurements on the Tore Supra Plasma #TS45511 with a dedicated GYSELA non-linear gyrokinetic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Copanello, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons simulation expérience : application d'un diagnostic synthétique de Rétro-Diffusion Doppler au plasma Tore Supra #45511 simulé par le code gyrocinétique GYSELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure of turbulence and its scaling with rho* : observations using radial correlation Doppler reflectometry on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Joint EU−US Transport Task Force Meeting (TTF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, Great britain, Unknown Region. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAM frequency and dynamics compared between Tore Supra experiments and a GYSELA simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-US Joint Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of properties of Geodesic Acoustic Modes (GAM) on SOL and edge flows in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuations characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-zero space average density perturbation effects in tokamak plasma reflectometer signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sirinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma turbulence measured by fast sweep reflectometry on TORE SUPRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on turbulence and transport in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasma Physics [physics.plasm-ph]. Sorbonne Université, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03030849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId372"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURE VERMARE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge radial electric field in positive and negative triangularity plasmas in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouffet-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (1), pp.014002. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ae19fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the edge radial electric field in L-mode TCV plasmas using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/add0e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wischmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kappatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112019. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of flux-driven turbulence regime to address tokamak plasma edge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377824001624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of WEST L-mode discharges with improved confinement from boron powder injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad2c29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04496850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic ripple on neoclassical equilibrium in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035016. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb79a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separatrix parameters and core performances across WEST L-mode database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tennessee Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (5), pp.056021. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acbfcf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04062711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor influence on the edge E × B velocity establishment in tokamak plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad1653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the radial electric field profile in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026002. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac3c85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport barrier onset and edge turbulence shortfall in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caschera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-01004-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of Turbulent Momentum Drive and Magnetic Braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (25), pp.255002. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from boron powder injection experiments in WEST lower single null L-mode plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lunsford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.086020. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac70ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interplay between interchange turbulence and sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (7), pp.072306. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0086992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport barrier in 5D gyrokinetic flux-driven simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lo-Cascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Réveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126026. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac945d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal instability and wave trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key impact of phase dynamics and diamagnetic drive on Reynolds stress in magnetic fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/abf673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for interchange transport in tokamak scrape-off layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046045. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abe6b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave trapping and E × B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0042930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics research on the TCV tokamak facility: from conventional to alternative scenarios and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112023. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab25cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetries of flows in the Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.020704. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized reversal of the perpendicular velocity in Tore Supra ohmic, L-mode, limited plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (4), pp.046021. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa59bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TCV tokamak program: scientific progress and facility upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa6412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of progress in European medium sized tokamaks towards an integrated plasma-edge/wall solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beurskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa6084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes in a fluid model of tokamak plasma: the effects of finite beta and collisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.125002. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/57/12/125002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental turbulence studies for gyro-kinetic code validation using advanced microwave diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bañón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (8), pp.083027. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/8/083027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive comparisons of geodesic acoustic mode characteristics and dynamics between Tore Supra experiments and gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Elusive E × B Staircase in Magnetized Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.085004. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.085004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01468384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L to H mode transition: parametric dependencies of the temperature ă threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ă P. Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (7), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/7/073015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space structures in gyrokinetic simulations of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.303. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50210-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete multi-field characterization of the geodesic acoustic mode in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.072001. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/7/072001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of plasma transport and turbulence on particle fuelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (S), pp.S148-S154. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of radial heat flux and second sound in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.022307. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nonlocality of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.073029. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geodesic acoustic mode oscillations, using multiple signal classification analysis of doppler backscattering signal on tore supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.063008. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/6/063008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra: detailed energy confinement analysis, turbulence measurements and gyrokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.063037. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/6/063037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavenumber spectrum of micro-turbulence in tokamak plasmas / Spectre en nombre d'onde de la micro-turbulence dans les plasmas de tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saoutic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Allfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04738307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.012306. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3536648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of dimensionless scaling experiments with multiple points using linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.022003. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/2/022003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.045002. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in the TORE SUPRA Tokamak: Measurements and Validation of Nonlinear Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (16), pp.165005. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.165005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steady-state tokamak issues by long pulse experiments on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (10), pp.104010. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/10/104010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a quasi-linear transport model versus nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.085012. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/8/085012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Edge Flows to the Magnetic Geometry Asymmetry in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5Oth EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Salamanca, Spain. pp.P3-047, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded reflectometry into additional heating launchers of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRW16 - 16th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Greiswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04706584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The edge E$_r$ well in L-mode plasmas: Experiments & gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTF 2023 annual meeting - 27th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04233434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of E x B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS DPP 2022 - 6th Asia-Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Online Conference (Tokyo), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03949368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Fusion Plasmas: Is the Tail Wagging the Dog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEORY OF FUSION PLASMAS - Joint Varenna-Lausanne International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03842051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor impact on the radial electric field in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSVV1 Progress Workshop 2022 - Theory, Simulation, Validation, Verification - Physics of the L-H Transition and Pedestals Progress workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separatrix parameters and core performances across WEST L-mode database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual meeting of the APS Division pf Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Spokane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03863797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between magnetic braking and turbulent stress tensor regarding plasma flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Festival de théorie : contrôle, rétroaction et réduction de modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating near the L-H power threshold in WEST full tungsten environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Physical Society Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2021, E-CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03300502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA fusion energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of phase dynamics & diamagnetic drive on Reynolds stress in fusion plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between core, edge and scrape-off layer in turbulent magnetised plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03287143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating near the L-H power threshold in WEST full tungsten environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EPS Plasma Physics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (on line event), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Fusion Plasmas: Is the Tail Wagging the Dog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, E CONFERENCE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF A RIPPLED MAGNETIC FIELD ON FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia-Pacific Conference on Plasma Physics (AAPPS-DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, E-CONFERENCE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry and dynamics of perpendicular flow in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.P5.1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST first plasma operation with all tungsten PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IAEA Fusion Energy Conference (FEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ahmenabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of density fluctuations in magnetic confined plasmas using Doppler backscattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pisarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Giacalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry of perpendicular velocity of the density fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting Physics in Boring Plasmas: Validation & Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leysin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic geodesic acoustic mode in the eigenmode and multimode regimes in TCV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Doppler backscattering diagnostic for fluid turbulent simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ciraolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence, magnetic fields and self organization in laboratory and astrophysical plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and scaling of GAMs in TCV, Satellite Workshop of the 42nd EPS Plasma Physics Conference, on Electric Fields, Turbulence and Self-Organisation in Magnetized Plasmas (Lisbon) (2015),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Workshop of the 42nd EPS Plasma Physics Conference, on Electric Fields, Turbulence and Self-Organisation in Magnetized Plasmas (EFTSOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-US Transport Task Force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salem, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Propagation of Turbulence and Formation of Mesoscopic Structures in Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KITP program : Wave-Flow Interaction in Geophysics, Climate, Astrophysics and Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, KALVI Institute, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping of Geodesic Acoustic Modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes:ffsimultaneous observation of density,ff magnetic-field, and flow componentsff in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a poloidal asymmetry of fluctuation perpendicular velocity measured by Doppler backscattering on Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial propagation of turbulence and formation of mesoscopic structures in GK simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S. - E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial correlation of density fluctuations by coupling IPP and LPP W-band Doppler reflectometers on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of turbulence and zonal flows for different shapes and scenarios in TCV using correlation ECE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fasoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EPS Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical aspects of the turbulence at the edge of tokamak plasmas and consequences on L-H transition threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Tynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-diagnostic characterization of geodesic acoustic modes in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EPS Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimized steerable W-band Doppler reflectometer on ASDEX Upgrade: possibilities and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Giacalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler backscattering measurements on TCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;near edge&amp;quot; transport non-local?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Physical Society Conference &amp; 16th Int. Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of GAM frequency observed on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Taskforce Workshop Meeting TTF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications of Nonlocality of Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Diego, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GAMs on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra : on the uncertainties of global and local energy confinement analysis and what can be done to overcome them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation characteristics of micro-turbulence on Tore Supra using Doppler backscattering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of micro-turbulence characteristics with collisionality at the tokamak core-edge interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flows and perpendicular velocity properties observed by Doppler reflectometry on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Winter School « Dynamics and turbulent transport in plasmas and conducting fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of density fluctuations in magnetic confined plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Frontiers in Diagnostic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on characteristics of micro-turbulence on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wave-number spectrum of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renormalized quasi-linear approach to turbulent transport in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of SOL flows on edge and core radial electric field and rotation in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la micro-turbulence par réflectométrie Doppler dans Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès de la Division Plasma de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Modeling of Turbulent Transport in the Tore Supra Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benkadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON WAVES, COHERENT STRUCTURES AND TURBULENCE IN PLASMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Gandhinagar, India. pp.75-84, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3526165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first comparison between probes, fast imaging, and reflectometry synchronous measurements of edge turbulence in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference on Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in Tore Supra plasmas: measurements and validation of nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range correlation studies : Tore Supra contribution, DREVE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EFDA Transport Topical Group Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Culham, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Turbulence and Transport on Tore Supra with dimensionless parameters rho* and nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Reflectometry workshop IRW9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High k spectra in Tore Supra : experiment, theory and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation in tokamak with magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting TTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic quasi-linear modelling of transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the competition/synergy between turbulence and 3D magnetic perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48TH EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maastricht (virtual event), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03740706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic rotation drive in tokamaks: the competition between turbulence and magnetic braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of fudion plasma - Joint Varenna - Lausanne International 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-axisymmetric magnetic field perturbations on flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Joint EU-US TTF Meeting - EU-US Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03350020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the radial electric field profile in WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Paul Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA fusion energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-Conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of interchange turbulent transport across separatrix with sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Joint EU-US TTF Meeting - the EU-US Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03350079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic diagnostic of Doppler Back-Scattering measurements on the Tore Supra Plasma #TS45511 with a dedicated GYSELA non-linear gyrokinetic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Copanello, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons simulation expérience : application d'un diagnostic synthétique de Rétro-Diffusion Doppler au plasma Tore Supra #45511 simulé par le code gyrocinétique GYSELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure of turbulence and its scaling with rho* : observations using radial correlation Doppler reflectometry on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Joint EU−US Transport Task Force Meeting (TTF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, Great britain, Unknown Region. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAM frequency and dynamics compared between Tore Supra experiments and a GYSELA simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-US Joint Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of properties of Geodesic Acoustic Modes (GAM) on SOL and edge flows in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuations characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-zero space average density perturbation effects in tokamak plasma reflectometer signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sirinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma turbulence measured by fast sweep reflectometry on TORE SUPRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on turbulence and transport in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasma Physics [physics.plasm-ph]. Sorbonne Université, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03030849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rien&#228;cker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honor&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouffet-Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae19fd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rien&#228;cker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hennequin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vermare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Honor&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/add0e0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631218v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb79a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04062711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourdelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Radenac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbfcf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Varennes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dif-Pradalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad1653" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03695766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lunsford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac70ea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac3c85" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varennes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.255002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caschera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clairet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01004-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086992" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac945d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096598v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ghendrih" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abf673" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Ghendrih" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abe6b3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panico" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042930" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agostini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alberti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab25cb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022122" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Trier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa59bb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6412" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurskens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01468384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hornung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clairet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.085004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;&#243;n Navarro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Conway" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/8/083027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922845" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameswar Singh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/12/125002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#258; P. Beyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/7/073015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norscini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50210-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. de Meijere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/7/072001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tamain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonhomme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K354ZTVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Diamond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berionni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Tore Supra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/6/063008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23532A57C08284EC45A5B4170C888CC9E1CA19FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerbaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/6/063037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB504B2D287B8AC07AD5343D75588C01AE27D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536648" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/2/022003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB974579150B5483DD1E61A2D4497CE9868064B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551004v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/4/045002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86163AD25399257FD663BFD0CFBD6906C309147/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/8/085012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/268736F909909633CA51130462D4F71EABAC4008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706584v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jamann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jammes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04233434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dif-Pradalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03842051v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03863797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radenac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gendrih" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03300502v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goniche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostuni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Artaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03287143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camenen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361194v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866433v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pisarev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Giacalone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866144v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leybros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schneider" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ryter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Birkenmeier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866873v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866872v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkenmeier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868150v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasoli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866841v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Meijere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866843v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866138v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tynan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866407v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866840v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866836v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866413v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866423v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866837v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866861v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866853v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensing" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866857v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866414v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866851v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866863v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866416v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falchetto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866415v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866417v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866397v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866395v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkadda" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526165" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866418v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866844v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866847v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866846v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aniel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866420v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866848v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866421v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866424v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740706v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923031v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350020v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520480v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Gunn" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramisch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmid" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868788v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Gassama" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869510v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868787v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868784v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868773v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868774v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003160v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Silva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirinelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003132v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030849v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rien&#228;cker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honor&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouffet-Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae19fd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rien&#228;cker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hennequin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vermare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Honor&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/add0e0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812476v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; D G&#252;rcan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bigu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001624" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04496850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Bodner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourdelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Afonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad2c29" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631218v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb79a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04062711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Radenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbfcf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Varennes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dif-Pradalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad1653" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac3c85" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caschera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clairet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01004-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varennes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.255002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03695766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lunsford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac70ea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086992" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac945d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096598v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ghendrih" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abf673" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Ghendrih" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abe6b3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042930" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agostini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alberti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab25cb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022122" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Trier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa59bb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6412" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurskens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6084" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550952v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameswar Singh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/12/125002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;&#243;n Navarro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Conway" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/8/083027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922845" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01468384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hornung" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clairet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.085004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#258; P. Beyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/7/073015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norscini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50210-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. de Meijere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/7/072001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tamain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonhomme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K354ZTVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Diamond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berionni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792161" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550988v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Tore Supra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/6/063008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23532A57C08284EC45A5B4170C888CC9E1CA19FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551002v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerbaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/6/063037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB504B2D287B8AC07AD5343D75588C01AE27D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536648" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/2/022003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB974579150B5483DD1E61A2D4497CE9868064B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551004v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/4/045002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86163AD25399257FD663BFD0CFBD6906C309147/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.165005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/8/085012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/268736F909909633CA51130462D4F71EABAC4008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottereau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jamann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jammes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04233434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dif-Pradalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949368v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03842051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03863797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radenac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923040v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gendrih" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03300502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goniche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostuni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03287143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117738v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camenen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pisarev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Giacalone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866144v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866869v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leybros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866142v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schneider" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ryter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Birkenmeier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866873v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkenmeier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866870v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866843v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866842v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Meijere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866139v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866839v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuille" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasoli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866138v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tynan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866840v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866836v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866838v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866423v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866837v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866858v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensing" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866857v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866856v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866207v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866414v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866416v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falchetto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866415v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866862v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866397v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkadda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526165" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866421v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866419v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866848v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866420v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866844v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866846v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aniel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866424v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740706v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923031v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350020v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520480v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Gunn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350079v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramisch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868788v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Gassama" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869510v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868787v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868784v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868773v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868774v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868777v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003160v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirinelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003132v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>