--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURE VERMARE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge radial electric field in positive and negative triangularity plasmas in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouffet-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (1), pp.014002. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ae19fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the edge radial electric field in L-mode TCV plasmas using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/add0e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wischmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kappatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112019. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of flux-driven turbulence regime to address tokamak plasma edge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377824001624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of WEST L-mode discharges with improved confinement from boron powder injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad2c29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04496850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic ripple on neoclassical equilibrium in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035016. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb79a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separatrix parameters and core performances across WEST L-mode database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tennessee Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (5), pp.056021. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acbfcf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04062711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor influence on the edge E × B velocity establishment in tokamak plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad1653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the radial electric field profile in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026002. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac3c85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport barrier onset and edge turbulence shortfall in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caschera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-01004-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of Turbulent Momentum Drive and Magnetic Braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (25), pp.255002. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from boron powder injection experiments in WEST lower single null L-mode plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lunsford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.086020. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac70ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interplay between interchange turbulence and sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (7), pp.072306. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0086992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport barrier in 5D gyrokinetic flux-driven simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lo-Cascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Réveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126026. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac945d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal instability and wave trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key impact of phase dynamics and diamagnetic drive on Reynolds stress in magnetic fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/abf673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for interchange transport in tokamak scrape-off layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046045. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abe6b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave trapping and E × B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0042930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics research on the TCV tokamak facility: from conventional to alternative scenarios and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112023. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab25cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetries of flows in the Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.020704. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized reversal of the perpendicular velocity in Tore Supra ohmic, L-mode, limited plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (4), pp.046021. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa59bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TCV tokamak program: scientific progress and facility upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa6412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of progress in European medium sized tokamaks towards an integrated plasma-edge/wall solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beurskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa6084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes in a fluid model of tokamak plasma: the effects of finite beta and collisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.125002. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/57/12/125002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental turbulence studies for gyro-kinetic code validation using advanced microwave diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bañón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (8), pp.083027. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/8/083027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive comparisons of geodesic acoustic mode characteristics and dynamics between Tore Supra experiments and gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Elusive E × B Staircase in Magnetized Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.085004. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.085004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01468384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L to H mode transition: parametric dependencies of the temperature ă threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ă P. Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (7), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/7/073015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space structures in gyrokinetic simulations of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.303. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50210-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete multi-field characterization of the geodesic acoustic mode in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.072001. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/7/072001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of plasma transport and turbulence on particle fuelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (S), pp.S148-S154. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of radial heat flux and second sound in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.022307. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nonlocality of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.073029. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geodesic acoustic mode oscillations, using multiple signal classification analysis of doppler backscattering signal on tore supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.063008. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/6/063008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra: detailed energy confinement analysis, turbulence measurements and gyrokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.063037. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/6/063037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavenumber spectrum of micro-turbulence in tokamak plasmas / Spectre en nombre d'onde de la micro-turbulence dans les plasmas de tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saoutic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Allfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04738307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.012306. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3536648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of dimensionless scaling experiments with multiple points using linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.022003. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/2/022003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.045002. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in the TORE SUPRA Tokamak: Measurements and Validation of Nonlinear Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (16), pp.165005. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.165005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steady-state tokamak issues by long pulse experiments on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (10), pp.104010. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/10/104010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a quasi-linear transport model versus nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.085012. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/8/085012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Edge Flows to the Magnetic Geometry Asymmetry in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5Oth EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Salamanca, Spain. pp.P3-047, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded reflectometry into additional heating launchers of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRW16 - 16th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Greiswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04706584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The edge E$_r$ well in L-mode plasmas: Experiments & gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTF 2023 annual meeting - 27th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04233434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of E x B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS DPP 2022 - 6th Asia-Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Online Conference (Tokyo), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03949368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Fusion Plasmas: Is the Tail Wagging the Dog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEORY OF FUSION PLASMAS - Joint Varenna-Lausanne International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03842051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor impact on the radial electric field in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSVV1 Progress Workshop 2022 - Theory, Simulation, Validation, Verification - Physics of the L-H Transition and Pedestals Progress workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separatrix parameters and core performances across WEST L-mode database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual meeting of the APS Division pf Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Spokane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03863797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between magnetic braking and turbulent stress tensor regarding plasma flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Festival de théorie : contrôle, rétroaction et réduction de modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating near the L-H power threshold in WEST full tungsten environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Physical Society Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2021, E-CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03300502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA fusion energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of phase dynamics & diamagnetic drive on Reynolds stress in fusion plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between core, edge and scrape-off layer in turbulent magnetised plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03287143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating near the L-H power threshold in WEST full tungsten environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EPS Plasma Physics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (on line event), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Fusion Plasmas: Is the Tail Wagging the Dog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, E CONFERENCE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF A RIPPLED MAGNETIC FIELD ON FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia-Pacific Conference on Plasma Physics (AAPPS-DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, E-CONFERENCE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry and dynamics of perpendicular flow in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.P5.1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST first plasma operation with all tungsten PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IAEA Fusion Energy Conference (FEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ahmenabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of density fluctuations in magnetic confined plasmas using Doppler backscattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pisarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Giacalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry of perpendicular velocity of the density fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting Physics in Boring Plasmas: Validation & Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leysin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic geodesic acoustic mode in the eigenmode and multimode regimes in TCV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Doppler backscattering diagnostic for fluid turbulent simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ciraolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence, magnetic fields and self organization in laboratory and astrophysical plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and scaling of GAMs in TCV, Satellite Workshop of the 42nd EPS Plasma Physics Conference, on Electric Fields, Turbulence and Self-Organisation in Magnetized Plasmas (Lisbon) (2015),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Workshop of the 42nd EPS Plasma Physics Conference, on Electric Fields, Turbulence and Self-Organisation in Magnetized Plasmas (EFTSOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-US Transport Task Force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salem, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Propagation of Turbulence and Formation of Mesoscopic Structures in Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KITP program : Wave-Flow Interaction in Geophysics, Climate, Astrophysics and Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, KALVI Institute, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping of Geodesic Acoustic Modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes:ffsimultaneous observation of density,ff magnetic-field, and flow componentsff in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a poloidal asymmetry of fluctuation perpendicular velocity measured by Doppler backscattering on Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial propagation of turbulence and formation of mesoscopic structures in GK simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S. - E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial correlation of density fluctuations by coupling IPP and LPP W-band Doppler reflectometers on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of turbulence and zonal flows for different shapes and scenarios in TCV using correlation ECE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fasoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EPS Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical aspects of the turbulence at the edge of tokamak plasmas and consequences on L-H transition threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Tynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-diagnostic characterization of geodesic acoustic modes in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EPS Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimized steerable W-band Doppler reflectometer on ASDEX Upgrade: possibilities and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Giacalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler backscattering measurements on TCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;near edge&amp;quot; transport non-local?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Physical Society Conference &amp; 16th Int. Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of GAM frequency observed on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Taskforce Workshop Meeting TTF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications of Nonlocality of Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Diego, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GAMs on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra : on the uncertainties of global and local energy confinement analysis and what can be done to overcome them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation characteristics of micro-turbulence on Tore Supra using Doppler backscattering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of micro-turbulence characteristics with collisionality at the tokamak core-edge interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flows and perpendicular velocity properties observed by Doppler reflectometry on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Winter School « Dynamics and turbulent transport in plasmas and conducting fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of density fluctuations in magnetic confined plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Frontiers in Diagnostic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on characteristics of micro-turbulence on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wave-number spectrum of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renormalized quasi-linear approach to turbulent transport in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of SOL flows on edge and core radial electric field and rotation in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la micro-turbulence par réflectométrie Doppler dans Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès de la Division Plasma de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Modeling of Turbulent Transport in the Tore Supra Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benkadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON WAVES, COHERENT STRUCTURES AND TURBULENCE IN PLASMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Gandhinagar, India. pp.75-84, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3526165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first comparison between probes, fast imaging, and reflectometry synchronous measurements of edge turbulence in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference on Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in Tore Supra plasmas: measurements and validation of nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range correlation studies : Tore Supra contribution, DREVE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EFDA Transport Topical Group Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Culham, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Turbulence and Transport on Tore Supra with dimensionless parameters rho* and nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Reflectometry workshop IRW9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High k spectra in Tore Supra : experiment, theory and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation in tokamak with magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting TTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic quasi-linear modelling of transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the competition/synergy between turbulence and 3D magnetic perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48TH EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maastricht (virtual event), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03740706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic rotation drive in tokamaks: the competition between turbulence and magnetic braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of fudion plasma - Joint Varenna - Lausanne International 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-axisymmetric magnetic field perturbations on flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Joint EU-US TTF Meeting - EU-US Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03350020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the radial electric field profile in WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Paul Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA fusion energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-Conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of interchange turbulent transport across separatrix with sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Joint EU-US TTF Meeting - the EU-US Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03350079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic diagnostic of Doppler Back-Scattering measurements on the Tore Supra Plasma #TS45511 with a dedicated GYSELA non-linear gyrokinetic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Copanello, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons simulation expérience : application d'un diagnostic synthétique de Rétro-Diffusion Doppler au plasma Tore Supra #45511 simulé par le code gyrocinétique GYSELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure of turbulence and its scaling with rho* : observations using radial correlation Doppler reflectometry on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Joint EU−US Transport Task Force Meeting (TTF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, Great britain, Unknown Region. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAM frequency and dynamics compared between Tore Supra experiments and a GYSELA simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-US Joint Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of properties of Geodesic Acoustic Modes (GAM) on SOL and edge flows in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuations characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-zero space average density perturbation effects in tokamak plasma reflectometer signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sirinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma turbulence measured by fast sweep reflectometry on TORE SUPRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on turbulence and transport in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasma Physics [physics.plasm-ph]. Sorbonne Université, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03030849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURE VERMARE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge radial electric field in positive and negative triangularity plasmas in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouffet-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (1), pp.014002. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ae19fd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the edge radial electric field in L-mode TCV plasmas using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/add0e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of flux-driven turbulence regime to address tokamak plasma edge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377824001624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wischmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kappatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112019. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of WEST L-mode discharges with improved confinement from boron powder injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad2c29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04496850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor influence on the edge E × B velocity establishment in tokamak plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad1653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic ripple on neoclassical equilibrium in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.035016. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acb79a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separatrix parameters and core performances across WEST L-mode database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tennessee Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (5), pp.056021. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acbfcf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04062711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport barrier in 5D gyrokinetic flux-driven simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lo-Cascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Réveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126026. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac945d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from boron powder injection experiments in WEST lower single null L-mode plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lunsford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.086020. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac70ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the radial electric field profile in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (2), pp.026002. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac3c85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport barrier onset and edge turbulence shortfall in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caschera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-01004-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of Turbulent Momentum Drive and Magnetic Braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (25), pp.255002. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interplay between interchange turbulence and sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (7), pp.072306. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0086992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for interchange transport in tokamak scrape-off layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046045. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abe6b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key impact of phase dynamics and diamagnetic drive on Reynolds stress in magnetic fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/abf673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal instability and wave trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave trapping and E × B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0042930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics research on the TCV tokamak facility: from conventional to alternative scenarios and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112023. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab25cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetries of flows in the Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.020704. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of progress in European medium sized tokamaks towards an integrated plasma-edge/wall solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beurskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hakola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa6084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized reversal of the perpendicular velocity in Tore Supra ohmic, L-mode, limited plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (4), pp.046021. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa59bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TCV tokamak program: scientific progress and facility upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa6412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L to H mode transition: parametric dependencies of the temperature ă threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ă P. Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (7), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/7/073015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental turbulence studies for gyro-kinetic code validation using advanced microwave diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bañón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (8), pp.083027. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/8/083027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive comparisons of geodesic acoustic mode characteristics and dynamics between Tore Supra experiments and gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Elusive E × B Staircase in Magnetized Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.085004. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.085004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01468384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes in a fluid model of tokamak plasma: the effects of finite beta and collisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.125002. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/57/12/125002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST Physics Basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (6), pp.063017. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/6/063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete multi-field characterization of the geodesic acoustic mode in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.072001. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/7/072001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space structures in gyrokinetic simulations of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.303. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50210-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of plasma transport and turbulence on particle fuelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (S), pp.S148-S154. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of radial heat flux and second sound in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.022307. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nonlocality of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.073029. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geodesic acoustic mode oscillations, using multiple signal classification analysis of doppler backscattering signal on tore supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.063008. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/6/063008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saoutic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Allfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04738307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra: detailed energy confinement analysis, turbulence measurements and gyrokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.063037. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/6/063037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavenumber spectrum of micro-turbulence in tokamak plasmas / Spectre en nombre d'onde de la micro-turbulence dans les plasmas de tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.012306. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3536648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.045002. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of dimensionless scaling experiments with multiple points using linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.022003. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/2/022003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in the TORE SUPRA Tokamak: Measurements and Validation of Nonlinear Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (16), pp.165005. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.165005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steady-state tokamak issues by long pulse experiments on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (10), pp.104010. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/10/104010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a quasi-linear transport model versus nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.085012. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/8/085012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Edge Flows to the Magnetic Geometry Asymmetry in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5Oth EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Salamanca, Spain. pp.P3-047, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded reflectometry into additional heating launchers of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRW16 - 16th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Greiswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04706584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The edge E$_r$ well in L-mode plasmas: Experiments & gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTF 2023 annual meeting - 27th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04233434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between magnetic braking and turbulent stress tensor regarding plasma flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Festival de théorie : contrôle, rétroaction et réduction de modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Fusion Plasmas: Is the Tail Wagging the Dog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEORY OF FUSION PLASMAS - Joint Varenna-Lausanne International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03842051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of E x B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS DPP 2022 - 6th Asia-Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Online Conference (Tokyo), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03949368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor impact on the radial electric field in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSVV1 Progress Workshop 2022 - Theory, Simulation, Validation, Verification - Physics of the L-H Transition and Pedestals Progress workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separatrix parameters and core performances across WEST L-mode database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual meeting of the APS Division pf Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Spokane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03863797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating near the L-H power threshold in WEST full tungsten environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Physical Society Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2021, E-CONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03300502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA fusion energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of phase dynamics & diamagnetic drive on Reynolds stress in fusion plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP 2021 - 5th Asia Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between core, edge and scrape-off layer in turbulent magnetised plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03287143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating near the L-H power threshold in WEST full tungsten environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EPS Plasma Physics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid (on line event), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF A RIPPLED MAGNETIC FIELD ON FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia-Pacific Conference on Plasma Physics (AAPPS-DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, E-CONFERENCE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Fusion Plasmas: Is the Tail Wagging the Dog?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPPS-DPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, E CONFERENCE, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramping up RF power and increasing pulse length in the full tungsten environment of WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry and dynamics of perpendicular flow in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.P5.1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST first plasma operation with all tungsten PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IAEA Fusion Energy Conference (FEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ahmenabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry of perpendicular velocity of the density fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of density fluctuations in magnetic confined plasmas using Doppler backscattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pisarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Giacalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting Physics in Boring Plasmas: Validation & Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leysin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-US Transport Task Force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salem, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electromagnetic geodesic acoustic mode in the eigenmode and multimode regimes in TCV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dominski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Doppler backscattering diagnostic for fluid turbulent simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ciraolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence, magnetic fields and self organization in laboratory and astrophysical plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and scaling of GAMs in TCV, Satellite Workshop of the 42nd EPS Plasma Physics Conference, on Electric Fields, Turbulence and Self-Organisation in Magnetized Plasmas (Lisbon) (2015),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Workshop of the 42nd EPS Plasma Physics Conference, on Electric Fields, Turbulence and Self-Organisation in Magnetized Plasmas (EFTSOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Propagation of Turbulence and Formation of Mesoscopic Structures in Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KITP program : Wave-Flow Interaction in Geophysics, Climate, Astrophysics and Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, KALVI Institute, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimized steerable W-band Doppler reflectometer on ASDEX Upgrade: possibilities and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Giacalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler backscattering measurements on TCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial correlation of density fluctuations by coupling IPP and LPP W-band Doppler reflectometers on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of turbulence and zonal flows for different shapes and scenarios in TCV using correlation ECE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fasoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EPS Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping of Geodesic Acoustic Modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes:ffsimultaneous observation of density,ff magnetic-field, and flow componentsff in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a poloidal asymmetry of fluctuation perpendicular velocity measured by Doppler backscattering on Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial propagation of turbulence and formation of mesoscopic structures in GK simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S. - E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical aspects of the turbulence at the edge of tokamak plasmas and consequences on L-H transition threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Tynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-diagnostic characterization of geodesic acoustic modes in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. de Meijere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EPS Conf. on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GAMs on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Physical Society Conference &amp; 16th Int. Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;near edge&amp;quot; transport non-local?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of GAM frequency observed on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Taskforce Workshop Meeting TTF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications of Nonlocality of Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Diego, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Winter School « Dynamics and turbulent transport in plasmas and conducting fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of density fluctuations in magnetic confined plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Frontiers in Diagnostic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation characteristics of micro-turbulence on Tore Supra using Doppler backscattering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of micro-turbulence characteristics with collisionality at the tokamak core-edge interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flows and perpendicular velocity properties observed by Doppler reflectometry on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra : on the uncertainties of global and local energy confinement analysis and what can be done to overcome them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on characteristics of micro-turbulence on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Modeling of Turbulent Transport in the Tore Supra Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benkadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON WAVES, COHERENT STRUCTURES AND TURBULENCE IN PLASMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Gandhinagar, India. pp.75-84, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3526165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renormalized quasi-linear approach to turbulent transport in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wave-number spectrum of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of SOL flows on edge and core radial electric field and rotation in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la micro-turbulence par réflectométrie Doppler dans Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe congrès de la Division Plasma de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation in tokamak with magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Reflectometry workshop IRW9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High k spectra in Tore Supra : experiment, theory and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range correlation studies : Tore Supra contribution, DREVE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EFDA Transport Topical Group Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Culham, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Turbulence and Transport on Tore Supra with dimensionless parameters rho* and nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first comparison between probes, fast imaging, and reflectometry synchronous measurements of edge turbulence in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference on Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in Tore Supra plasmas: measurements and validation of nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting TTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic quasi-linear modelling of transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the competition/synergy between turbulence and 3D magnetic perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48TH EPS conference on plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maastricht (virtual event), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03740706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic rotation drive in tokamaks: the competition between turbulence and magnetic braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of fudion plasma - Joint Varenna - Lausanne International 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of interchange turbulent transport across separatrix with sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Joint EU-US TTF Meeting - the EU-US Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03350079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-axisymmetric magnetic field perturbations on flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Joint EU-US TTF Meeting - EU-US Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, E-Conference, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03350020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the radial electric field profile in WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Paul Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA fusion energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, E-Conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03520480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic diagnostic of Doppler Back-Scattering measurements on the Tore Supra Plasma #TS45511 with a dedicated GYSELA non-linear gyrokinetic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Copanello, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons simulation expérience : application d'un diagnostic synthétique de Rétro-Diffusion Doppler au plasma Tore Supra #45511 simulé par le code gyrocinétique GYSELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAM frequency and dynamics compared between Tore Supra experiments and a GYSELA simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-US Joint Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure of turbulence and its scaling with rho* : observations using radial correlation Doppler reflectometry on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Joint EU−US Transport Task Force Meeting (TTF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, Great britain, Unknown Region. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of properties of Geodesic Acoustic Modes (GAM) on SOL and edge flows in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuations characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-zero space average density perturbation effects in tokamak plasma reflectometer signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sirinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma turbulence measured by fast sweep reflectometry on TORE SUPRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on turbulence and transport in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasma Physics [physics.plasm-ph]. Sorbonne Université, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03030849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rien&#228;cker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honor&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouffet-Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae19fd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rien&#228;cker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hennequin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vermare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Honor&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/add0e0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812476v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; D G&#252;rcan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bigu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001624" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04496850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Bodner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourdelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Afonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad2c29" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631218v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb79a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04062711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Radenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbfcf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Varennes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dif-Pradalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad1653" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac3c85" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caschera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clairet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01004-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varennes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.255002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03695766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lunsford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac70ea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086992" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac945d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096598v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ghendrih" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abf673" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Ghendrih" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abe6b3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042930" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agostini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alberti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab25cb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022122" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Trier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa59bb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6412" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurskens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6084" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550952v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameswar Singh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/12/125002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;&#243;n Navarro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Conway" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/8/083027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922845" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01468384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hornung" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clairet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.085004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#258; P. Beyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/7/073015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norscini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50210-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. de Meijere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/7/072001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tamain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonhomme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K354ZTVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Diamond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berionni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792161" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550988v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Tore Supra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/6/063008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23532A57C08284EC45A5B4170C888CC9E1CA19FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551002v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerbaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/6/063037" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB504B2D287B8AC07AD5343D75588C01AE27D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536648" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/2/022003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB974579150B5483DD1E61A2D4497CE9868064B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551004v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/4/045002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86163AD25399257FD663BFD0CFBD6906C309147/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.165005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/8/085012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/268736F909909633CA51130462D4F71EABAC4008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottereau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jamann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jammes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04233434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dif-Pradalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949368v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03842051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03863797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radenac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923040v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gendrih" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03300502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goniche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostuni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03287143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117738v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camenen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pisarev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Giacalone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866144v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866869v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leybros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866142v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schneider" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ryter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Birkenmeier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866873v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkenmeier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866870v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866843v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866842v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Meijere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866139v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866839v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuille" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasoli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866138v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tynan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866840v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866836v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866838v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866423v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866837v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866858v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensing" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866857v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866856v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866207v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866414v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866416v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falchetto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866415v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866862v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866397v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkadda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526165" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866421v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866419v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866848v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866420v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866844v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866846v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aniel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866424v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740706v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923031v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350020v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520480v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Gunn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350079v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramisch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868788v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Gassama" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869510v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868787v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868784v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868773v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868774v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868777v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003160v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirinelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003132v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rien&#228;cker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennequin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouffet-Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae19fd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rien&#228;cker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hennequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vermare" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Honor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/add0e0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812476v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; D G&#252;rcan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bigu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04496850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Bodner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourdelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Afonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad2c29" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Varennes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dif-Pradalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad1653" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631218v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acb79a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04062711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tennessee Radenac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acbfcf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lo-Cascio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac945d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03695766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lunsford" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac70ea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac3c85" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caschera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clairet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-01004-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varennes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.255002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086992" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Ghendrih" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abe6b3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096598v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ghendrih" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abf673" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panico" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042930" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agostini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alberti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab25cb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022122" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurskens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Trier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa59bb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785568v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6412" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#258; P. Beyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/7/073015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550959v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;&#243;n Navarro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Conway" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/8/083027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922845" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01468384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hornung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clairet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.085004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameswar Singh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/12/125002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. de Meijere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/7/072001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550967v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norscini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50210-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tamain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonhomme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.01.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K354ZTVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Diamond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berionni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792161" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550988v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Tore Supra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/6/063008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23532A57C08284EC45A5B4170C888CC9E1CA19FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerbaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/6/063037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB504B2D287B8AC07AD5343D75588C01AE27D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551001v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536648" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/4/045002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86163AD25399257FD663BFD0CFBD6906C309147/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/2/022003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB974579150B5483DD1E61A2D4497CE9868064B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.165005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abgrall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/10/104010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GSSCQTSS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/8/085012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/268736F909909633CA51130462D4F71EABAC4008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04706584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottereau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jamann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jammes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04233434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dif-Pradalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923040v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gendrih" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03842051v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Widmer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Camenen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949368v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Diamond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923022v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03863797v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radenac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03300502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goniche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostuni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Artaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03287143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Grandgirard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113791v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camenen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866433v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866434v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pisarev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Giacalone" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866144v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schneider" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ryter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkenmeier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866145v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dominski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866869v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leybros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866142v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Birkenmeier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866873v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Graves" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866867v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866407v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866840v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Meijere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868150v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasoli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866843v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866841v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866139v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866138v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tynan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866406v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866837v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866836v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866838v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866423v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866861v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866207v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866853v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensing" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866857v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866856v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866858v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866414v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866395v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkadda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526165" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866863v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866851v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falchetto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866415v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866417v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866862v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866397v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866846v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aniel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866418v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866848v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866420v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866421v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866419v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866424v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740706v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923031v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350079v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramisch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmid" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03350020v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03520480v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Gunn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868788v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Gassama" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869510v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868784v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868787v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868774v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868773v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868777v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003160v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirinelli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003132v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuraux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>