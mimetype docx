--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -415,239 +415,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and evolution of constructed soils in urban horticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of soil de-sealing practices on urban land-uses, soil functions and ecosystem services in French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vadepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.48⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.e00854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976199v1</w:t>
+                <w:t xml:space="preserve">hal-04703547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil de-sealing practices on urban land-uses, soil functions and ecosystem services in French cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principles and evolution of constructed soils in urban horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.e00854. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1389, pp.409-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703547v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of urbanization on soil organic carbon stocks and particle size and density fractions</w:t>
               </w:r>
@@ -761,295 +761,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Inorganic and Organic Amendments on the Predicted Bioavailability of As, Cd, Pb and Zn in Kitchen Garden Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agronomic Evaluation of Recycled Polyurethane Foam-Based Growing Media for Green Roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Schnackenberg</w:t>
+                <w:t xml:space="preserve">Mathieu Artous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+                <w:t xml:space="preserve">Olivier Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Détriché</w:t>
+                <w:t xml:space="preserve">Hervé Buord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Environmental and Engineering Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21926/aeer.2201004⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (20), pp.13679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su142013679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351755v1</w:t>
+                <w:t xml:space="preserve">hal-04196950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic Evaluation of Recycled Polyurethane Foam-Based Growing Media for Green Roofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Inorganic and Organic Amendments on the Predicted Bioavailability of As, Cd, Pb and Zn in Kitchen Garden Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Schnackenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Buord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+                <w:t xml:space="preserve">Sébastien Détriché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (20), pp.13679. </w:t>
+              <w:t xml:space="preserve">Advances in Environmental and Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su142013679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21926/aeer.2201004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196950v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home and community composts in Nantes city (France): quality and safety regarding trace metals and metalloids</w:t>
               </w:r>
@@ -1146,295 +1146,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de supports de plantation fertiles à partir de mousses de polyuréthane recyclées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+                <w:t xml:space="preserve">Urban gardening : The challenge of the quality of urban soil for communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/eid.2022.8505⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27/2022, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.31684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347729v3</w:t>
+                <w:t xml:space="preserve">hal-04082210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban gardening : The challenge of the quality of urban soil for communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
+                <w:t xml:space="preserve">Construction de supports de plantation fertiles à partir de mousses de polyuréthane recyclées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Artous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Buord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27/2022, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.22-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.31684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/eid.2022.8505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082210v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347729v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedological characteristics of artificialized soils: A snapshot</w:t>
               </w:r>
@@ -1811,295 +1811,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility of Technosols constructed with dam sediments for urban greening and land reclamation</w:t>
+                <w:t xml:space="preserve">Quantification of soil organic carbon stock in urban soils using visible and near infrared reflectance spectroscopy (VNIRS) in situ or in laboratory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+                <w:t xml:space="preserve">Victor Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Le Bocq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Violaine Brochier</w:t>
+                <w:t xml:space="preserve">Patricia Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-018-2077-1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 686, pp.764-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271236v1</w:t>
+                <w:t xml:space="preserve">hal-02136840v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of soil organic carbon stock in urban soils using visible and near infrared reflectance spectroscopy (VNIRS) in situ or in laboratory conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fertility of Technosols constructed with dam sediments for urban greening and land reclamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Le Bocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Allory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cambou</w:t>
+                <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Moulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Violaine Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 686, pp.764-773. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.3178-3192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-018-2077-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136840v3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of structural soils containing waste materials to achieve urban greening</w:t>
               </w:r>
@@ -2607,1354 +2607,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early structural stability of fine dam sediment in soil construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+                <w:t xml:space="preserve">Technosols made with various urban wastes showed contrasted performance for tree development during a 3-year experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-018-1926-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7848-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818877v1</w:t>
+                <w:t xml:space="preserve">hal-01888821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technosols made with various urban wastes showed contrasted performance for tree development during a 3-year experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Galopin</w:t>
+                <w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7848-x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 644, pp.452-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888821v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water balance prediction in stormwater infiltration basins using 2-D modeling: An application to evaluate the clogging process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (4), pp.371 - 384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hermine Huot</w:t>
+                <w:t xml:space="preserve">Early structural stability of fine dam sediment in soil construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hunault</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Le Bocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.2647-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-018-1926-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901480v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sol dépend la vie sur terre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregation and availability of phosphorus in a Technosol constructed from urban wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rokia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nehls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France - Les dossiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-016-1469-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523668v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation and availability of phosphorus in a Technosol constructed from urban wastes</w:t>
+                <w:t xml:space="preserve">De la reconstitution à la construction de sols à partir de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France- Les cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°641</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458426v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la reconstitution à la construction de sols à partir de déchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du sol dépend la vie sur terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Galopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France- Les cahiers</w:t>
+              <w:t xml:space="preserve">Jardins de France - Les dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N°641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523665v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de sols végétalisés à partir de déchets afin de préserver la ressource naturelle «sol »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clogging-up of a stormwater infiltration basin: a laboratory approach using image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622655320234775E12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.1738-1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-014-0951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455997v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging-up of a stormwater infiltration basin: a laboratory approach using image analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction de sols végétalisés à partir de déchets afin de préserver la ressource naturelle «sol »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grosbellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-014-0951-z⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622655320234775E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525931v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressibility and Hydraulic Conductivity of Reconstituted Soil-Compost Mixtures for Urban Horticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1018, pp.593-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of long-term sustainability of constructed urban soil: impact of high amounts of organic matter on soil physical properties and water transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (2), pp.272-284. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific stability of organic matter in a stormwater infiltration basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelène El-Mufleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,487 +3988,487 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (3), pp.508-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-012-0549-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling long term carbon dynamics in soil reconstituted with high quantities of organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63, pp.787-797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01494.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific stability of organic matter in a stormwater infiltration basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El-Mufleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (3), pp.508-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-012-0549-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of soil structure formation by fractionation of coarse organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162, pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of sediments and transfer properties in soils in a stormwater infiltration basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4465,424 +4477,424 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (8), pp.1499-1509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-010-0258-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical properties of washed sediment mixed with organic matter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25, pp.141-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2009.00209.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loosening of urban soils with a lance-injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 496, pp.421-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of silty clay loam/peat mixtures: cyclic compression-release tests and effects of initial water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (4), pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4892,556 +4904,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot-scale in situ assessment of desealing strategies under different pedo climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of microclimate benefits following de-sealing and revegetation in a parking lot.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lemesle</w:t>
+                <w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Consales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC12 – 12th International Conference on Urban Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/icuc12-847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05107900v1</w:t>
+                <w:t xml:space="preserve">hal-05360400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Broggini</w:t>
+                <w:t xml:space="preserve">Experimental study of microclimate benefits following de-sealing and revegetation in a parking lot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal-Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Brialix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Noël Consales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUC12 – 12th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360400v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of evapotranspiration to climate benefits of a recently unsealed and rehabilitated site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Brialix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité; Université Paris 8; UMR PRODIG; UMR LADYSS; UMR LIED; UR PLACES, Jun 2024, Paris, France. pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5500,1093 +5512,1093 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th Sino-French International Workshop on Contaminated Soil Remediation: Innovative Strategies Solving Global Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desceller les sols pour les rendre multifonctionnels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïwenn Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées d’Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233996v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reusing wastes and by-products from desealing operations to develop fertile soils for greening cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schwartz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233442v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusing wastes and by-products from desealing operations to develop fertile soils for greening cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Desceller les sols pour les rendre multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Lothodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t>
+              <w:t xml:space="preserve">16èmes journées d’Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233369v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of self-produced composts on lead uptake by lettuce from moderately contaminated soil of an urban allotment garden</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356922v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desealing soils : an in-situ experimental device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Dagois</w:t>
+                <w:t xml:space="preserve">Effect of self-produced composts on lead uptake by lettuce from moderately contaminated soil of an urban allotment garden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kohli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Symposium on Greener Cities: Improving Ecosystem Services in a Climate-Changing World (GREENCITIES2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233556v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Desealing soils : an in-situ experimental device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">II International Symposium on Greener Cities: Improving Ecosystem Services in a Climate-Changing World (GREENCITIES2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453291v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedogenic evolution of soils of urban, industrial, traffic, mining and military areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séré Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwartz Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Confederation of Soil Science Societies, Aug 2021, Genève (virtual), Switzerland. pp.72-74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-88966-998-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soils in the urban critical zone - Analyse of anthropogenic pressures and current proposals to preserve soil functions and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6595,286 +6607,286 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. 6 p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Soil Organic Carbon Stocks of Two Cities, New York City and Paris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution des sols urbains au stockage du carbone organique : évaluation de la séquestration du carbone et conséquences environnementales dans la pollution des sols urbains et sur le bilan de gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Restitution AOI POLLUSOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région des Pays de la Loire - Laboratoire de Planétologie et Géodynamique, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737077v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des sols urbains au stockage du carbone organique : évaluation de la séquestration du carbone et conséquences environnementales dans la pollution des sols urbains et sur le bilan de gaz à effet de serre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution AOI POLLUSOLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région des Pays de la Loire - Laboratoire de Planétologie et Géodynamique, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769300v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage du carbone organique dans les sols urbains en lien avec le couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6890,2601 +6902,2601 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du groupe d'étude de l'arbre "Les réserves carbonées chez les ligneux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artificialisation des sols urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "La nature en ville et les sites patrimoniaux remarquables"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la culture, Direction générale des patrimoines, Mar 2019, Charenton-Le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Cambou</w:t>
+                <w:t xml:space="preserve">Indicateurs de flux (&amp;gt; décennie) et stockage de carbone dans les sols agricoles, forestiers et urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Séminaire Fonction et Services Sol « Flux et Stockage de carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626449v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de flux (&amp;gt; décennie) et stockage de carbone dans les sols agricoles, forestiers et urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">A decision support tool to reuse fine dam sediments as fertile constructed soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Le Bocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Fonction et Services Sol « Flux et Stockage de carbone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">The 10th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas (SUITMA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372451v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support tool to reuse fine dam sediments as fertile constructed soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agathe Le Bocq</w:t>
+                <w:t xml:space="preserve">Estimation of Soil Organic Carbon Stocks of Two Cities, New York City and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas (SUITMA10)</w:t>
+              <w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735969v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+                <w:t xml:space="preserve">Estimation du stock de carbone organique et des facteurs influençant sa répartition dans les sols urbains ouverts de Paris et New York.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1 : Urban Agronomy</w:t>
+              <w:t xml:space="preserve">4ème congrès ResMO2018 “la matière organique dans tous ses Etats”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511892v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556123v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du stock de carbone organique et des facteurs influençant sa répartition dans les sols urbains ouverts de Paris et New York.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard K. Shaw</w:t>
+                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hunault</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès ResMO2018 “la matière organique dans tous ses Etats”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565588v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">From waste to fertile Technosol - The circular approach of the french research SITERRE project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to fertile Technosol - The circular approach of the french research SITERRE project.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 4</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1 : Urban Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512100v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Aubry</w:t>
+                <w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: Agronomic fertility and soil structuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Le Bocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violaine V. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
+              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512523v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schartz</w:t>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Sere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761503v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: Agronomic fertility and soil structuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+                <w:t xml:space="preserve">Assessment of hydraulics properties of technosoil constructed with waste material using Beerkan infiltration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia. pp.120-121</w:t>
+              <w:t xml:space="preserve">EGU 2017 European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516107v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Cambou</w:t>
+                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516009v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hydraulics properties of technosoil constructed with waste material using Beerkan infiltration.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
+                <w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017 European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510196v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debate : Future jobs and skills for urban agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Urban Green Train final international conference. Entrepreneurship and urban agriculture: what skills to succeed?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513557v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+                <w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Christophe Schartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Sere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553117v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debate : Future jobs and skills for urban agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Green Train final international conference. Entrepreneurship and urban agriculture: what skills to succeed?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517949v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité d'un sédiment à se substituer à la terre végétale en construction de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Eisenlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France Gestion des sites soumis à forte sédimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic fertility of dam sediment for soil construction in urban greening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thagshayini Kumarasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Eisenlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">une méthode d'écoconstruction de sols fertiles pour la ville : le programme Siterre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiel d’utilisation de sédiments fins de barrage pour la construction de sols urbains végétalisés : fertilité agronomique et premières étapes de pédogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Eisenlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Théry Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Relations ville-campagne à l’heure de l’économie circulaire "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes journées d'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Louvain La Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469714v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel d’utilisation de sédiments fins de barrage pour la construction de sols urbains végétalisés : fertilité agronomique et premières étapes de pédogenèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">une méthode d'écoconstruction de sols fertiles pour la ville : le programme Siterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées d'étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Louvain La Neuve, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Relations ville-campagne à l’heure de l’économie circulaire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467048v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favour street tree root development with high additions of organic matter induces changes in urban soil properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Angers, France. pp.943-950, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude de Technosols construits à l’aide de déchets à remplir des fonctions de filtre et d’échange.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9539,1692 +9551,1692 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du GFHN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés hydrodynamiques des sols construits à partir de déchets et aptitude des arbres à s’y développer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ait Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFHN « Milieux poreux et transferts en contexte urbain et péri-urbain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting urban soil sustainability: impact of organic matter on soil water transfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL 2012 “Soil science for the benefit of mankind and environment”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction pour la construction de sol urbain durable: impact des déchets organiques sur les propriétés physiques des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d’Etude de l’Arbre " Arbre et environnement : autour de l'arbre en ville " – 4-6 avril 2012, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du développement des racines d’arbre d’alignement amélioré par de grandes quantités de matière organique sur les propriétés physiques du sol urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d’Etude de l’Arbre " Arbre et environnement : autour de l'arbre en ville " – 4-6 avril 2012, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibility to compaction and circulation of water of various types of soil composts mixtures reconstituted in laboratory for plantation in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, ?eské Bud?jovice (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting urban soil sustainability: impact of organic matter on soil water transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBIT 2012 “Global assessment for organic resources and waste management”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favour treet tree root growth with high supplies of organic matter induces changes in urban soil properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual degradation of organic matter in a stormwater infiltration basin sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Grosbellet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841864v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual degradation of organic matter in a stormwater infiltration basin sediment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Compressibility and hydraulic conductivity of reconstituted soil-compost mixtures for plantation in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Efremenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marrakech (MA), Morocco</w:t>
+              <w:t xml:space="preserve">International ISHS conference Organic matter management and compost use in Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Adélaïde (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841865v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility and hydraulic conductivity of reconstituted soil-compost mixtures for plantation in urban environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Favour treet tree root growth with high supplies of organic matter induces changes in urban soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Efremenko</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ISHS conference Organic matter management and compost use in Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Adélaïde (AU), Australia</w:t>
+              <w:t xml:space="preserve">The 6th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841863v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite de l'arbre en volume limité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque scientifique de la SNHF "l'arbre vulnérable mais durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How compost improve the agronomic properties of planting holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Conference on Landscape and Urban Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bologne (ITA), Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street tree root development in topsoil amended with high level of compost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference on landscape and Urban Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bologne (ITA), Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of organic products incorporation on reconstituted anthropogenic soil physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Growing Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nottingham (UK), United Kingdom. pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'incorporation de produits organiques sur les propriétés physiques d'un anthroposol reconstitué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 8èmes Journées Nationales d’Etudes des Sols AFES, 26-28 Octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of physical and mechanical properties of sediment sugar beet washing earth for landscape planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas, 7-11 July 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaction des sols urbains à la décompaction au pal injecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11234,65 +11246,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomorrows soil quality indicators to promote vegetation within urban development and planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile LE GUERN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11337,113 +11349,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which soil quality indicators to promote vegetation within urban development and planning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11462,454 +11474,454 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desealing soils to promote ecosystem services: synthetizing practices among stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Symposium on Greener Cities: Improving Ecosystem Services in a Climate-Changing World (GREENCITIES2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ evaluation of soil desealing strategies to promote ecosystem services: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Berlin (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Of The Historical Management Policy On The Urban Soil Organic Carbon Stocks: Case Of Paris City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Nold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11928,198 +11940,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLAND Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: agronomic fertility and environmental harmlessness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Eisenlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wetting-drying cycles on the aggregation of Technosols constructed with urban wastes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12141,124 +12153,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rokia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical fertility of structural soils constructed with waste materials for urban greening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ylmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12266,110 +12278,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, 8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil construction with technogenic materials to recycle phosphorus for plant growth in cities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rokia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12391,213 +12403,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nehls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Wessolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for the optimization of soil construction processes for green landscaping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rokia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12607,147 +12619,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer des sols fertiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florimond Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LE MONITEUR, 2016, 978-2-281-14096-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12757,268 +12769,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols urbains : artificialisation et gestion.</w:t>
+                <w:t xml:space="preserve">Urban Soils: Artificialization and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au cœur de la zone critique 5 : Dégradation et réhabilitation.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 5: Degradation and Rehabilitation, Volume 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, John Wiley &amp; Sons, Inc., pp.189-210, 2018, Soils as a Key Component of the Critical Zone 5: Degradation and Rehabilitation, Volume 5, 9781119438298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119438298.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612382v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Soils: Artificialization and Management</w:t>
+                <w:t xml:space="preserve">Les sols urbains : artificialisation et gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian VALENTIN (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 5: Degradation and Rehabilitation, Volume 5</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les sols au cœur de la zone critique 5 : Dégradation et réhabilitation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, ISTE éditions, pp.203-222, 2018, Collection Système Terre-Environnement ; Série : Les sols, 9781784053833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959197v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedogenic processes in soils of urban, industrial, traffic, mining and military areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13027,96 +13039,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils within Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catena-Schweizerbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-76, 2017, GeoEcology essay, 978-3-510-65411-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using wastes for fertile urban soil construction – The French Research Project SITERRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13138,101 +13150,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils within Cities - Global approaches to their sustainable management - composition, properties, and functions of soils of the urban environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catena Soil Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-3-510-65411-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13242,424 +13254,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting constructed urban soil sustainability: impact of waste organic matter on soil physical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et dynamique de la matière organique apportée en grande quantité dans les sols urbains reconstitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 2p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des composts en milieu urbain pour la plantation d'arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13669,151 +13681,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13823,161 +13835,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des plantes : de l’observation au diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Cabelguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14124,51 +14136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04508578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.48" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703547v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vadepied" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00854" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Schnackenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2201004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemmel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013679" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10251-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347729v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2022.8505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31684" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Bocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2077-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1524-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02521905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21887" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.236.0079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01845186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosbellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1926-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01888821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7848-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nehls" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1469-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbellet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622655320234775E12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525931v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0951-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12112" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35MN9XGV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04531610v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0549-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WQ93Z91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01494.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR6QMFJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841033v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rossignol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00209.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGW9SXX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossignol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360420v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothod&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Corbel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233556v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02769300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889089v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Shaw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516107v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Brochier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510196v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eisenlohr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469319v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thagshayini Kumarasamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02467048v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Th&#233;ry Th&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget-Caubel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.120" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541899v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Peyneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Amrane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918020v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918019v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841864v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Efremenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729703v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010040v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769793v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123897v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile LE GUERN" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230080v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503195v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ylmaz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486449v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wessolek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486450v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01959197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438298.ch8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04508578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vadepied" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemmel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013679" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Schnackenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2201004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10251-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31684" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347729v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2022.8505" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Bocq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1524-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02521905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21887" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.236.0079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01845186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosbellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01888821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7848-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QMPV4P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1926-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nehls" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1469-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0951-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbellet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622655320234775E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35MN9XGV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04531610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0549-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WQ93Z91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917864v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01494.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR6QMFJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rossignol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00209.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGW9SXX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossignol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Corbel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothod&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02769300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Shaw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Brochier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eisenlohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thagshayini Kumarasamy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02467048v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Th&#233;ry Th&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469714v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526422v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget-Caubel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.120" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541899v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Peyneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Amrane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918025v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918019v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Efremenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729703v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742009v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123897v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile LE GUERN" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230080v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ylmaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wessolek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01959197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438298.ch8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612382v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730076v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730109v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>