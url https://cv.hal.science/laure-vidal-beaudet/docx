--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -281,295 +281,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t>
+                <w:t xml:space="preserve">Impacts of soil de-sealing practices on urban land-uses, soil functions and ecosystem services in French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+                <w:t xml:space="preserve">Claire Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Maïwenn Lothode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Layet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+                <w:t xml:space="preserve">François Vadepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171347⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.e00854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508578v1</w:t>
+                <w:t xml:space="preserve">hal-04703547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil de-sealing practices on urban land-uses, soil functions and ecosystem services in French cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vieillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Dagois</w:t>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Lothode</w:t>
+                <w:t xml:space="preserve">Clement Layet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vadepied</w:t>
+                <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.e00854. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 924, pp.171347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703547v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and evolution of constructed soils in urban horticulture</w:t>
               </w:r>
@@ -1146,295 +1146,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban gardening : The challenge of the quality of urban soil for communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
+                <w:t xml:space="preserve">Construction de supports de plantation fertiles à partir de mousses de polyuréthane recyclées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Artous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Buord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.31684⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/eid.2022.8505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082210v1</w:t>
+                <w:t xml:space="preserve">hal-03347729v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de supports de plantation fertiles à partir de mousses de polyuréthane recyclées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+                <w:t xml:space="preserve">Urban gardening : The challenge of the quality of urban soil for communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.22-29. </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27/2022, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/eid.2022.8505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.31684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347729v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedological characteristics of artificialized soils: A snapshot</w:t>
               </w:r>
@@ -2079,948 +2079,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of structural soils containing waste materials to achieve urban greening</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du déchet au Technosol fertile : l'approche circulaire du programme français de recherche SITERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-016-1524-0⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818941v1</w:t>
+                <w:t xml:space="preserve">hal-02521905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du déchet au Technosol fertile : l'approche circulaire du programme français de recherche SITERRE</w:t>
+                <w:t xml:space="preserve">Une méthode d’écoconstruction de sols fertiles pour la ville : le programme SITERRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21887⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 236 (4), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.236.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521905v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d’écoconstruction de sols fertiles pour la ville : le programme SITERRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical properties of structural soils containing waste materials to achieve urban greening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N° 236 (4), pp.79. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.442 - 455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.236.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-016-1524-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611565v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of wind turbines wakes including geometrical effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technosols made with various urban wastes showed contrasted performance for tree development during a 3-year experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.03.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7848-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107334v1</w:t>
+                <w:t xml:space="preserve">hal-01888821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic amendment for the construction of favourable urban soils for tree growth</w:t>
+                <w:t xml:space="preserve">Water balance prediction in stormwater infiltration basins using 2-D modeling: An application to evaluate the clogging process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Grosbellet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/eJHS.2018/83.3.7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.371 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845186v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technosols made with various urban wastes showed contrasted performance for tree development during a 3-year experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Galopin</w:t>
+                <w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (18), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 644, pp.452-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7848-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888821v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Eddy Simulation of wind turbines wakes including geometrical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard K Shaw</w:t>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Huot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hunault</w:t>
+                <w:t xml:space="preserve">A. Viré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901480v1</w:t>
+                <w:t xml:space="preserve">hal-02107334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water balance prediction in stormwater infiltration basins using 2-D modeling: An application to evaluate the clogging process</w:t>
+                <w:t xml:space="preserve">Effect of organic amendment for the construction of favourable urban soils for tree growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (3), pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/eJHS.2018/83.3.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01819596v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early structural stability of fine dam sediment in soil construction</w:t>
               </w:r>
@@ -3283,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Galopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de France- Les cahiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N°641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3352,51 +3352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sol dépend la vie sur terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3434,77 +3434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging-up of a stormwater infiltration basin: a laboratory approach using image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45, pp.73-81. </w:t>
@@ -3909,51 +3909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific stability of organic matter in a stormwater infiltration basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelène El-Mufleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,51 +4094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63, pp.787-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162, pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4490,51 +4490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (8), pp.1499-1509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4593,51 +4593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical properties of washed sediment mixed with organic matter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4817,51 +4817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of silty clay loam/peat mixtures: cyclic compression-release tests and effects of initial water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (4), pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4931,64 +4931,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot-scale in situ assessment of desealing strategies under different pedo climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5033,286 +5033,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Broggini</w:t>
+                <w:t xml:space="preserve">Experimental study of microclimate benefits following de-sealing and revegetation in a parking lot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal-Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Brialix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Noël Consales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUC12 – 12th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360400v1</w:t>
+                <w:t xml:space="preserve">hal-05107900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of microclimate benefits following de-sealing and revegetation in a parking lot.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lemesle</w:t>
+                <w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Consales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC12 – 12th International Conference on Urban Climate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107900v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of evapotranspiration to climate benefits of a recently unsealed and rehabilitated site.</w:t>
               </w:r>
@@ -5423,103 +5423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Layet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th Sino-French International Workshop on Contaminated Soil Remediation: Innovative Strategies Solving Global Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
@@ -5561,90 +5561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t>
@@ -5673,77 +5673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusing wastes and by-products from desealing operations to develop fertile soils for greening cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,90 +5794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desceller les sols pour les rendre multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5971,51 +5971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t>
@@ -6161,64 +6161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desealing soils : an in-situ experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,316 +6263,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+                <w:t xml:space="preserve">Pedogenic evolution of soils of urban, industrial, traffic, mining and military areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Deeb</w:t>
+                <w:t xml:space="preserve">Séré Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Groffman</w:t>
+                <w:t xml:space="preserve">Schwartz Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Confederation of Soil Science Societies, Aug 2021, Genève (virtual), Switzerland. pp.72-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88966-998-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671212v1</w:t>
+                <w:t xml:space="preserve">hal-03533680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedogenic evolution of soils of urban, industrial, traffic, mining and military areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séré Geoffroy</w:t>
+                <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+                <w:t xml:space="preserve">Peter Groffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533680v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soils in the urban critical zone - Analyse of anthropogenic pressures and current proposals to preserve soil functions and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,221 +6656,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des sols urbains au stockage du carbone organique : évaluation de la séquestration du carbone et conséquences environnementales dans la pollution des sols urbains et sur le bilan de gaz à effet de serre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution AOI POLLUSOLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région des Pays de la Loire - Laboratoire de Planétologie et Géodynamique, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769300v1</w:t>
+                <w:t xml:space="preserve">hal-02626449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution des sols urbains au stockage du carbone organique : évaluation de la séquestration du carbone et conséquences environnementales dans la pollution des sols urbains et sur le bilan de gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Restitution AOI POLLUSOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région des Pays de la Loire - Laboratoire de Planétologie et Géodynamique, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626449v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage du carbone organique dans les sols urbains en lien avec le couvert végétal</w:t>
               </w:r>
@@ -7266,64 +7266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Soil Organic Carbon Stocks of Two Cities, New York City and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7378,64 +7378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du stock de carbone organique et des facteurs influençant sa répartition dans les sols urbains ouverts de Paris et New York.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7497,277 +7497,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+                <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lebeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556123v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From waste to fertile Technosol - The circular approach of the french research SITERRE project.</w:t>
               </w:r>
@@ -7792,64 +7792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 4</w:t>
@@ -7980,303 +7980,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: Agronomic fertility and soil structuration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine V. Brochier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia. pp.120-121</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516107v1</w:t>
+                <w:t xml:space="preserve">hal-03553117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Ruas</w:t>
+                <w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: Agronomic fertility and soil structuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Le Bocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violaine V. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553117v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of hydraulics properties of technosoil constructed with waste material using Beerkan infiltration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017 European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8347,260 +8347,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+                <w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513557v1</w:t>
+                <w:t xml:space="preserve">hal-02516009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Cambou</w:t>
+                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516009v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debate : Future jobs and skills for urban agriculture</w:t>
               </w:r>
@@ -8662,277 +8662,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schartz</w:t>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Sere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761503v1</w:t>
+                <w:t xml:space="preserve">hal-02512523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Sere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512523v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité d'un sédiment à se substituer à la terre végétale en construction de sol</w:t>
               </w:r>
@@ -9162,221 +9162,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel d’utilisation de sédiments fins de barrage pour la construction de sols urbains végétalisés : fertilité agronomique et premières étapes de pédogenèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">une méthode d'écoconstruction de sols fertiles pour la ville : le programme Siterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées d'étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Louvain La Neuve, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Relations ville-campagne à l’heure de l’économie circulaire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467048v1</w:t>
+                <w:t xml:space="preserve">hal-02469714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">une méthode d'écoconstruction de sols fertiles pour la ville : le programme Siterre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiel d’utilisation de sédiments fins de barrage pour la construction de sols urbains végétalisés : fertilité agronomique et premières étapes de pédogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Eisenlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Théry Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Relations ville-campagne à l’heure de l’économie circulaire "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes journées d'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Louvain La Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469714v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favour street tree root development with high additions of organic matter induces changes in urban soil properties.</w:t>
               </w:r>
@@ -9388,51 +9388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Angers, France. pp.943-950, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9466,51 +9466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude de Technosols construits à l’aide de déchets à remplir des fonctions de filtre et d’échange.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9922,230 +9922,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du développement des racines d’arbre d’alignement amélioré par de grandes quantités de matière organique sur les propriétés physiques du sol urbain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibility to compaction and circulation of water of various types of soil composts mixtures reconstituted in laboratory for plantation in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Grosbellet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d’Etude de l’Arbre " Arbre et environnement : autour de l'arbre en ville " – 4-6 avril 2012, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon (FR), France. n.p</w:t>
+              <w:t xml:space="preserve">The 8th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, ?eské Bud?jovice (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918023v1</w:t>
+                <w:t xml:space="preserve">hal-00918021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibility to compaction and circulation of water of various types of soil composts mixtures reconstituted in laboratory for plantation in urban environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du développement des racines d’arbre d’alignement amélioré par de grandes quantités de matière organique sur les propriétés physiques du sol urbain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Poitrenaud</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, ?eské Bud?jovice (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Groupe d’Etude de l’Arbre " Arbre et environnement : autour de l'arbre en ville " – 4-6 avril 2012, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918021v1</w:t>
+                <w:t xml:space="preserve">hal-00918023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting urban soil sustainability: impact of organic matter on soil water transfer</w:t>
               </w:r>
@@ -10233,256 +10233,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual degradation of organic matter in a stormwater infiltration basin sediment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Compressibility and hydraulic conductivity of reconstituted soil-compost mixtures for plantation in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Efremenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marrakech (MA), Morocco</w:t>
+              <w:t xml:space="preserve">International ISHS conference Organic matter management and compost use in Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Adélaïde (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841865v1</w:t>
+                <w:t xml:space="preserve">hal-00841863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility and hydraulic conductivity of reconstituted soil-compost mixtures for plantation in urban environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Brochier</w:t>
+                <w:t xml:space="preserve">Unusual degradation of organic matter in a stormwater infiltration basin sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Efremenko</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ISHS conference Organic matter management and compost use in Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Adélaïde (AU), Australia</w:t>
+              <w:t xml:space="preserve">The 6th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841863v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favour treet tree root growth with high supplies of organic matter induces changes in urban soil properties</w:t>
               </w:r>
@@ -10930,51 +10930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'incorporation de produits organiques sur les propriétés physiques d'un anthroposol reconstitué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11273,77 +11273,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomorrows soil quality indicators to promote vegetation within urban development and planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile LE GUERN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11385,103 +11385,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which soil quality indicators to promote vegetation within urban development and planning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago de Compostela, Spain</w:t>
@@ -11510,64 +11510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desealing soils to promote ecosystem services: synthetizing practices among stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11618,77 +11618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ evaluation of soil desealing strategies to promote ecosystem services: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11851,77 +11851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12140,51 +12140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rokia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12252,51 +12252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ylmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12377,51 +12377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rokia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nehls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12489,90 +12489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for the optimization of soil construction processes for green landscaping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rokia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t>
@@ -12960,64 +12960,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedogenic processes in soils of urban, industrial, traffic, mining and military areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13137,64 +13137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils within Cities - Global approaches to their sustainable management - composition, properties, and functions of soils of the urban environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13457,64 +13457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13708,64 +13708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13901,51 +13901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
@@ -14136,51 +14136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04508578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vadepied" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemmel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013679" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Schnackenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2201004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10251-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31684" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347729v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2022.8505" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Bocq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1524-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02521905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21887" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.236.0079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01845186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosbellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01888821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7848-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QMPV4P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1926-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nehls" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1469-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0951-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbellet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622655320234775E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35MN9XGV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04531610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0549-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WQ93Z91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917864v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01494.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR6QMFJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rossignol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00209.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGW9SXX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossignol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Corbel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothod&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02769300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Shaw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Brochier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eisenlohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thagshayini Kumarasamy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02467048v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Th&#233;ry Th&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469714v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526422v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget-Caubel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.120" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541899v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Peyneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Amrane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918025v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918019v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Efremenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729703v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742009v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123897v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile LE GUERN" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230080v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ylmaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wessolek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01959197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438298.ch8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612382v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730076v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730109v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vadepied" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00854" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04508578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemmel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013679" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Schnackenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2201004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10251-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347729v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2022.8505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31684" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Bocq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02521905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21887" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.236.0079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1524-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01888821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7848-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QMPV4P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01845186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosbellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1926-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nehls" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1469-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0951-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbellet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622655320234775E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35MN9XGV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04531610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0549-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WQ93Z91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917864v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01494.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR6QMFJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rossignol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00209.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGW9SXX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossignol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Corbel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothod&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02769300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Shaw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516107v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Brochier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eisenlohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thagshayini Kumarasamy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469714v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02467048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Th&#233;ry Th&#233;ry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526422v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget-Caubel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.120" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541899v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Peyneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Amrane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918025v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918019v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Efremenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729703v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742009v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123897v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile LE GUERN" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230080v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ylmaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wessolek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01959197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438298.ch8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612382v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730076v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730109v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>