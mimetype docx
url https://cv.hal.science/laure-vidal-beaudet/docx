--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -281,373 +281,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil de-sealing practices on urban land-uses, soil functions and ecosystem services in French cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principles and evolution of constructed soils in urban horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00854⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1389, pp.409-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703547v1</w:t>
+                <w:t xml:space="preserve">hal-04976199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+                <w:t xml:space="preserve">Impacts of soil de-sealing practices on urban land-uses, soil functions and ecosystem services in French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vadepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171347⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.e00854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508578v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and evolution of constructed soils in urban horticulture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Layet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1389, pp.409-416. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 924, pp.171347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1389.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976199v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of urbanization on soil organic carbon stocks and particle size and density fractions</w:t>
               </w:r>
@@ -761,295 +761,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic Evaluation of Recycled Polyurethane Foam-Based Growing Media for Green Roofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Inorganic and Organic Amendments on the Predicted Bioavailability of As, Cd, Pb and Zn in Kitchen Garden Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Schnackenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Détriché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su142013679⟩</w:t>
+              <w:t xml:space="preserve">Advances in Environmental and Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/aeer.2201004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196950v1</w:t>
+                <w:t xml:space="preserve">hal-04351755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Inorganic and Organic Amendments on the Predicted Bioavailability of As, Cd, Pb and Zn in Kitchen Garden Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashley Schnackenberg</w:t>
+                <w:t xml:space="preserve">Agronomic Evaluation of Recycled Polyurethane Foam-Based Growing Media for Green Roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+                <w:t xml:space="preserve">Mathieu Artous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Olivier Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Détriché</w:t>
+                <w:t xml:space="preserve">Hervé Buord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Environmental and Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (20), pp.13679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21926/aeer.2201004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su142013679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351755v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home and community composts in Nantes city (France): quality and safety regarding trace metals and metalloids</w:t>
               </w:r>
@@ -1152,90 +1152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de supports de plantation fertiles à partir de mousses de polyuréthane recyclées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Artous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Buord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2079,1324 +2079,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du déchet au Technosol fertile : l'approche circulaire du programme français de recherche SITERRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early structural stability of fine dam sediment in soil construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Le Bocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21887⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.2647-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-018-1926-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521905v1</w:t>
+                <w:t xml:space="preserve">hal-01818877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d’écoconstruction de sols fertiles pour la ville : le programme SITERRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technosols made with various urban wastes showed contrasted performance for tree development during a 3-year experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7848-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.236.0079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02611565v1</w:t>
+                <w:t xml:space="preserve">hal-01888821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of structural soils containing waste materials to achieve urban greening</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
+                <w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Legret</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-016-1524-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 644, pp.452-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818941v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technosols made with various urban wastes showed contrasted performance for tree development during a 3-year experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water balance prediction in stormwater infiltration basins using 2-D modeling: An application to evaluate the clogging process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7848-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.371 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888821v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water balance prediction in stormwater infiltration basins using 2-D modeling: An application to evaluate the clogging process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-Eddy Simulation of wind turbines wakes including geometrical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Viré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01819596v1</w:t>
+                <w:t xml:space="preserve">hal-02107334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of organic amendment for the construction of favourable urban soils for tree growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grosbellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (3), pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/eJHS.2018/83.3.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901480v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of wind turbines wakes including geometrical effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du déchet au Technosol fertile : l'approche circulaire du programme français de recherche SITERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.03.015⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107334v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic amendment for the construction of favourable urban soils for tree growth</w:t>
+                <w:t xml:space="preserve">Une méthode d’écoconstruction de sols fertiles pour la ville : le programme SITERRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/eJHS.2018/83.3.7⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 236 (4), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.236.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845186v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early structural stability of fine dam sediment in soil construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+                <w:t xml:space="preserve">Physical properties of structural soils containing waste materials to achieve urban greening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Théry</w:t>
+                <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (7), pp.2647-2663. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.442 - 455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-018-1926-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-016-1524-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818877v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation and availability of phosphorus in a Technosol constructed from urban wastes</w:t>
+                <w:t xml:space="preserve">De la reconstitution à la construction de sols à partir de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Rokia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+                <w:t xml:space="preserve">Olivier Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de France- Les cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°641</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458426v1</w:t>
+                <w:t xml:space="preserve">hal-01523665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la reconstitution à la construction de sols à partir de déchets</w:t>
+                <w:t xml:space="preserve">Aggregation and availability of phosphorus in a Technosol constructed from urban wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Galopin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rokia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nehls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France- Les cahiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-016-1469-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523665v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sol dépend la vie sur terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3434,77 +3434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging-up of a stormwater infiltration basin: a laboratory approach using image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45, pp.73-81. </w:t>
@@ -3679,281 +3679,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility and Hydraulic Conductivity of Reconstituted Soil-Compost Mixtures for Urban Horticulture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Brochier</w:t>
+                <w:t xml:space="preserve">Prediction of long-term sustainability of constructed urban soil: impact of high amounts of organic matter on soil physical properties and water transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Poitrenaud</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.272-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526011v1</w:t>
+                <w:t xml:space="preserve">hal-01526012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of long-term sustainability of constructed urban soil: impact of high amounts of organic matter on soil physical properties and water transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Compressibility and Hydraulic Conductivity of Reconstituted Soil-Compost Mixtures for Urban Horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Grosbellet</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1018, pp.593-599</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01526012v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific stability of organic matter in a stormwater infiltration basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelène El-Mufleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,51 +4094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63, pp.787-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162, pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4490,51 +4490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (8), pp.1499-1509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4593,51 +4593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical properties of washed sediment mixed with organic matter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4817,51 +4817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of silty clay loam/peat mixtures: cyclic compression-release tests and effects of initial water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (4), pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4931,64 +4931,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot-scale in situ assessment of desealing strategies under different pedo climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,103 +5423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Layet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th Sino-French International Workshop on Contaminated Soil Remediation: Innovative Strategies Solving Global Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
@@ -5542,342 +5542,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bulot</w:t>
+                <w:t xml:space="preserve">Reusing wastes and by-products from desealing operations to develop fertile soils for greening cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armand Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233442v1</w:t>
+                <w:t xml:space="preserve">hal-04233369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusing wastes and by-products from desealing operations to develop fertile soils for greening cities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233369v1</w:t>
+                <w:t xml:space="preserve">hal-04233442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desceller les sols pour les rendre multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5971,51 +5971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t>
@@ -6161,64 +6161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desealing soils : an in-situ experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,51 +6269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedogenic evolution of soils of urban, industrial, traffic, mining and military areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séré Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6403,51 +6403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,372 +6656,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stockage du carbone organique dans les sols urbains en lien avec le couvert végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque du groupe d'étude de l'arbre "Les réserves carbonées chez les ligneux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626449v1</w:t>
+                <w:t xml:space="preserve">hal-02889089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des sols urbains au stockage du carbone organique : évaluation de la séquestration du carbone et conséquences environnementales dans la pollution des sols urbains et sur le bilan de gaz à effet de serre</w:t>
+                <w:t xml:space="preserve">L'artificialisation des sols urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution AOI POLLUSOLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région des Pays de la Loire - Laboratoire de Planétologie et Géodynamique, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "La nature en ville et les sites patrimoniaux remarquables"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture, Direction générale des patrimoines, Mar 2019, Charenton-Le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769300v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage du carbone organique dans les sols urbains en lien avec le couvert végétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du groupe d'étude de l'arbre "Les réserves carbonées chez les ligneux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889089v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artificialisation des sols urbains</w:t>
+                <w:t xml:space="preserve">Contribution des sols urbains au stockage du carbone organique : évaluation de la séquestration du carbone et conséquences environnementales dans la pollution des sols urbains et sur le bilan de gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "La nature en ville et les sites patrimoniaux remarquables"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la culture, Direction générale des patrimoines, Mar 2019, Charenton-Le-Pont, France</w:t>
+              <w:t xml:space="preserve">Restitution AOI POLLUSOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région des Pays de la Loire - Laboratoire de Planétologie et Géodynamique, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889026v1</w:t>
+                <w:t xml:space="preserve">hal-02769300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de flux (&amp;gt; décennie) et stockage de carbone dans les sols agricoles, forestiers et urbains</w:t>
               </w:r>
@@ -7266,64 +7266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Soil Organic Carbon Stocks of Two Cities, New York City and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7378,64 +7378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du stock de carbone organique et des facteurs influençant sa répartition dans les sols urbains ouverts de Paris et New York.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7792,64 +7792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 4</w:t>
@@ -7980,627 +7980,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of hydraulics properties of technosoil constructed with waste material using Beerkan infiltration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">EGU 2017 European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553117v1</w:t>
+                <w:t xml:space="preserve">hal-02510196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: Agronomic fertility and soil structuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
+                <w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Moscou, Russia. pp.120-121</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516107v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hydraulics properties of technosoil constructed with waste material using Beerkan infiltration.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
+                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017 European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510196v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t>
+              <w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516009v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+                <w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: Agronomic fertility and soil structuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Le Bocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+                <w:t xml:space="preserve">Violaine V. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Moscou, Russia. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513557v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debate : Future jobs and skills for urban agriculture</w:t>
               </w:r>
@@ -8662,277 +8662,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Sere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512523v1</w:t>
+                <w:t xml:space="preserve">hal-01761503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schartz</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Sere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761503v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité d'un sédiment à se substituer à la terre végétale en construction de sol</w:t>
               </w:r>
@@ -9388,51 +9388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Angers, France. pp.943-950, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9466,90 +9466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude de Technosols construits à l’aide de déchets à remplir des fonctions de filtre et d’échange.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9706,51 +9706,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting urban soil sustainability: impact of organic matter on soil water transfer.</w:t>
+                <w:t xml:space="preserve">Prédiction pour la construction de sol urbain durable: impact des déchets organiques sur les propriétés physiques des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
@@ -9768,97 +9768,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL 2012 “Soil science for the benefit of mankind and environment”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari (IT), France</w:t>
+              <w:t xml:space="preserve">Groupe d’Etude de l’Arbre " Arbre et environnement : autour de l'arbre en ville " – 4-6 avril 2012, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918020v1</w:t>
+                <w:t xml:space="preserve">hal-00918025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction pour la construction de sol urbain durable: impact des déchets organiques sur les propriétés physiques des sols.</w:t>
+                <w:t xml:space="preserve">Predicting urban soil sustainability: impact of organic matter on soil water transfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
@@ -9876,142 +9876,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d’Etude de l’Arbre " Arbre et environnement : autour de l'arbre en ville " – 4-6 avril 2012, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon (FR), France. n.p</w:t>
+              <w:t xml:space="preserve">EUROSOIL 2012 “Soil science for the benefit of mankind and environment”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918025v1</w:t>
+                <w:t xml:space="preserve">hal-00918020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibility to compaction and circulation of water of various types of soil composts mixtures reconstituted in laboratory for plantation in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Forget-Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, ?eské Bud?jovice (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10252,77 +10252,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressibility and hydraulic conductivity of reconstituted soil-compost mixtures for plantation in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Efremenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10399,51 +10399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10930,51 +10930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'incorporation de produits organiques sur les propriétés physiques d'un anthroposol reconstitué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11273,77 +11273,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomorrows soil quality indicators to promote vegetation within urban development and planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile LE GUERN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11385,103 +11385,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which soil quality indicators to promote vegetation within urban development and planning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago de Compostela, Spain</w:t>
@@ -11510,64 +11510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desealing soils to promote ecosystem services: synthetizing practices among stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11618,77 +11618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ evaluation of soil desealing strategies to promote ecosystem services: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11851,77 +11851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12127,64 +12127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rokia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12252,51 +12252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ylmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12345,277 +12345,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil construction with technogenic materials to recycle phosphorus for plant growth in cities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Indicators for the optimization of soil construction processes for green landscaping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rokia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerd Wessolek</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t>
+              <w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486449v1</w:t>
+                <w:t xml:space="preserve">hal-01486450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for the optimization of soil construction processes for green landscaping.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Soil construction with technogenic materials to recycle phosphorus for plant growth in cities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rokia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Legret</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nehls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Wessolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
+              <w:t xml:space="preserve">International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486450v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12960,64 +12960,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedogenic processes in soils of urban, industrial, traffic, mining and military areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13137,64 +13137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils within Cities - Global approaches to their sustainable management - composition, properties, and functions of soils of the urban environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13457,64 +13457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13708,64 +13708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13901,51 +13901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
@@ -14136,51 +14136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vadepied" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00854" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04508578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemmel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013679" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Schnackenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2201004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10251-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347729v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2022.8505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31684" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Bocq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02521905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21887" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.236.0079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1524-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01888821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7848-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QMPV4P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01845186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosbellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1926-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nehls" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1469-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0951-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbellet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622655320234775E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35MN9XGV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04531610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0549-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WQ93Z91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917864v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01494.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR6QMFJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rossignol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00209.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGW9SXX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossignol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Corbel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothod&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02769300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Shaw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516107v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Brochier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eisenlohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thagshayini Kumarasamy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469714v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02467048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Th&#233;ry Th&#233;ry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526422v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget-Caubel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.120" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541899v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Peyneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Amrane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918025v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918019v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Efremenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729703v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742009v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123897v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile LE GUERN" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230080v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ylmaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wessolek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01959197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438298.ch8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612382v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730076v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730109v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2025.102371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1389.48" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vadepied" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00854" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04508578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Schnackenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2201004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemmel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013679" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10251-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347729v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2022.8505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31684" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Bocq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818877v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1926-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01888821v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7848-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QMPV4P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01845186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosbellet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02521905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21887" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.236.0079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1524-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nehls" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1469-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0951-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbellet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622655320234775E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12112" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35MN9XGV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04531610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0549-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WQ93Z91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917864v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01494.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR6QMFJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rossignol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2009.00209.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGW9SXX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossignol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233369v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Corbel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothod&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889089v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02889026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02769300v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Shaw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516107v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Brochier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eisenlohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thagshayini Kumarasamy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469714v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02467048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Th&#233;ry Th&#233;ry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526422v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget-Caubel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.120" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541899v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Peyneau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Amrane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918019v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Efremenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729703v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742009v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123897v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile LE GUERN" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230080v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ylmaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486450v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486449v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wessolek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01959197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438298.ch8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612382v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730076v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730109v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>